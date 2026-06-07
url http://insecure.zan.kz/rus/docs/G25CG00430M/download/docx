--- v0 (2026-01-19)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc3c414" w14:textId="bc3c414">
+    <w:p w14:paraId="9aca44d" w14:textId="9aca44d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,141 +251,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 316 376,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 328 656,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 96 831,6 тысяч тенге;</w:t>
+      налоговые поступления – 104 331,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 8 168,4 тысяч тенге;</w:t>
+      не налоговые поступления – 269,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 7 900,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 211 376,0 тысяч тенге;</w:t>
+      поступления трансфертов – 216 156,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 316 376,0 тысяч тенге;</w:t>
+      2) затраты – 334 602,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -485,51 +485,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета – 0 тенге;</w:t>
+      6) не нефтяной дефицит (профицит) бюджета – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) финансирование дефицита (использование профицита) бюджета – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -557,51 +557,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 5 946,8 тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кобдинского районного маслихата Актюбинской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что в доход сельского бюджета зачисляются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1047,70 +1109,147 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению Кобдинского районного маслихата от 26 декабря 2025 года № 430</w:t>
+              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кобдинского районного </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата от 26 декабря 2025 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Кобдинского сельского округа на 2026 год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Кобдинского районного маслихата Актюбинской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1787,88 +1926,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-І. Доходы </w:t>
+              <w:t>
+І. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-316 376,0</w:t>
+328 656,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1964,88 +2103,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Налоговые поступления </w:t>
+              <w:t>
+Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96 831,6</w:t>
+104 331,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2178,51 +2317,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72 981,6</w:t>
+80 481,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2355,51 +2494,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72 981,6</w:t>
+80 481,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2532,51 +2671,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23 850,0</w:t>
+23 550,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3771,51 +3910,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 168,4</w:t>
+269,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3948,51 +4087,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-268,4</w:t>
+269,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4125,51 +4264,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-268,4</w:t>
+269,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4973,88 +5112,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Поступления трансфертов </w:t>
+              <w:t>
+Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211 376,0</w:t>
+216 156,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5187,51 +5326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211 376,0</w:t>
+216 156,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5364,51 +5503,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211 376,0</w:t>
+216 156,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6342,51 +6481,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-316 376,0</w:t>
+334 602,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6551,51 +6690,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77508,0</w:t>
+83143,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6760,51 +6899,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77508,0</w:t>
+83143,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6969,51 +7108,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77508,0</w:t>
+83143,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7178,51 +7317,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76832,0</w:t>
+82467,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7596,51 +7735,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90226,0</w:t>
+102506,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8432,51 +8571,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88171,0</w:t>
+100451,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8641,51 +8780,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88171,0</w:t>
+100451,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9268,51 +9407,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38057,0</w:t>
+50337,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9477,51 +9616,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148642,0</w:t>
+148923,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9686,51 +9825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148642,0</w:t>
+148923,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9895,51 +10034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148642,0</w:t>
+148923,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10104,51 +10243,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90642,0</w:t>
+90923,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12357,219 +12496,219 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...167 lines deleted...]
-0</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12598,187 +12737,187 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...135 lines deleted...]
-0</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12839,155 +12978,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...103 lines deleted...]
-0</w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13080,123 +13219,1732 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5976,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5976,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+5976,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5976,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -37186,55 +38934,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>