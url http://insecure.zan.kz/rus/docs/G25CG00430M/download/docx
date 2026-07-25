--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9aca44d" w14:textId="9aca44d">
+    <w:p w14:paraId="e5c7b9e" w14:textId="e5c7b9e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Об утверждении бюджета Кобдинского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Кобдинского районного маслихата Актюбинской области от 26 декабря 2025 года № 430</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,51 +163,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Кобдинский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Кобдинского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -235,85 +259,84 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 328 656,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 336 656,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 104 331,0 тысяч тенге;</w:t>
+      налоговые поступления – 112 331,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не налоговые поступления – 269,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -341,51 +364,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 216 156,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 334 602,0 тысяч тенге;</w:t>
+      2) затраты – 342 602,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -585,107 +608,107 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кобдинского районного маслихата Актюбинской области от 15.05.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кобдинского районного маслихата Актюбинской области от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 468</w:t>
+        <w:t>№ 430</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что в доход сельского бюджета зачисляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоги на собственность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -732,90 +755,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи имущества, закрепленного за государственными учреждениями, финансируемыми из местного бюджета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       плата за продажу права аренды земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Принять к сведению и руководству, что в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О республиканском бюджете на 2026 - 2028 годы" установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2026 года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -844,110 +867,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель для исчисления пособий и иных социальных выплат, а также для применения штрафных санкций, налогов и других платежей в соответствии с законодательством Республики Казахстан – 4 325 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) величина прожиточного минимума для исчисления размеров базовых социальных выплат – 50 851 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Учесть в бюджете Кобдинкого сельского округа на 2026 год </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>объемы субвенций</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, передаваемых из районного бюджета в сумме 106 734,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -963,51 +986,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Председатель Кобдинского районного маслихата </w:t>
+              <w:t xml:space="preserve">      Председатель Кобдинского </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1185,61 +1232,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Кобдинского сельского округа на 2026 год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Кобдинского районного маслихата Актюбинской области от 15.05.2026 </w:t>
+      Сноска. Приложение 1 – в редакции решения Кобдинского районного маслихата Актюбинской области от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 468</w:t>
+        <w:t>№ 430</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1963,51 +2010,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-328 656,0</w:t>
+336 656,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2140,51 +2187,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104 331,0</w:t>
+112331,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2317,51 +2364,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 481,0</w:t>
+86481,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2494,51 +2541,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 481,0</w:t>
+86481,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2671,51 +2718,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23 550,0</w:t>
+25550,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3202,51 +3249,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21 350,0</w:t>
+23 350,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5515,64 +5562,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 216 156,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -5916,52 +5949,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Программа</w:t>
+              <w:t xml:space="preserve">
+Программа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6041,52 +6074,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование</w:t>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -6481,51 +6514,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-334 602,8</w:t>
+342 602,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6690,51 +6723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83143,2</w:t>
+91143,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6899,51 +6932,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83143,2</w:t>
+91143,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7108,51 +7141,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83143,2</w:t>
+91143,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7526,51 +7559,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-676,0</w:t>
+8676,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11694,64 +11727,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -12095,52 +12114,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Программа</w:t>
+              <w:t xml:space="preserve">
+Программа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12220,52 +12239,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование</w:t>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -13303,64 +13322,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -13704,52 +13709,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Программа</w:t>
+              <w:t xml:space="preserve">
+Программа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13829,52 +13834,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование</w:t>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -14273,51 +14278,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5976,8</w:t>
+5946,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14482,51 +14487,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5976,8</w:t>
+5946,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14691,51 +14696,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5976,8</w:t>
+5946,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14900,51 +14905,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5976,8</w:t>
+5946,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -38934,55 +38939,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39308,31 +39313,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>