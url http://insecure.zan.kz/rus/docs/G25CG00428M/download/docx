--- v0 (2026-01-19)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7e7dbc2" w14:textId="7e7dbc2">
+    <w:p w14:paraId="fc3fed4" w14:textId="fc3fed4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -232,88 +232,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих обьемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы - 42 186,0 тысяч тенге:</w:t>
+      1) доходы – 45 186,0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления- 6 700,0 тысяч тенге;</w:t>
+      налоговые поступления – 9 700,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не налоговые поступления - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -323,69 +323,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 35 486,0 тысяч тенге;</w:t>
+      специальное поступление – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 42 186,0 тысяч тенге;</w:t>
+      поступления трансфертов – 35 486,0 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) затраты – 46 186,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -449,159 +467,221 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства- 0 тенге;</w:t>
+      поступления от продажи финансовых активов государства - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – 0тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) не нефтяной дефицит (профицит) бюджета – 0 тенге;</w:t>
+      6) не нефтяной дефицит (профицит) бюджета – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита(использование профицита) бюджета – 0 тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов – 0 тенге;</w:t>
+      поступление займов - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов – 0 тенге;</w:t>
+      погашение займов - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 3 000,0 млн тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кобдинского районного маслихата Актюбинской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 474</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что в доход бюджета сельского округа зачисляются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1179,70 +1259,147 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению Кобдинского районного маслихата от 26 декабря 2025 года № 428</w:t>
+              <w:t xml:space="preserve">Приложение № 1 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кобдинского районного </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата от 26 декабря 2025 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>года № 428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Бегалиского сельского округа на 2026 год.</w:t>
+        <w:t xml:space="preserve"> Бюджет Бегалинского сельского округа на 2026 год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Кобдинского районного маслихата Актюбинской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 474</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1956,51 +2113,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 186</w:t>
+45186</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2133,51 +2290,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 700</w:t>
+9700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2310,51 +2467,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 100</w:t>
+3100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2451,87 +2608,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индивидуальный подоходный налог с доходов, не облагаемых у источника выплаты</w:t>
+Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 100</w:t>
+3100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2664,51 +2821,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 700</w:t>
+5700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3018,51 +3175,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 573</w:t>
+5573</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3336,51 +3493,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налоги на собственность</w:t>
+Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3513,51 +3670,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Плата за пользованием зем участком</w:t>
+Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3590,51 +3747,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3726,51 +3883,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 399</w:t>
+35486</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3903,51 +4060,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 399</w:t>
+35486</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4080,51 +4237,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 399</w:t>
+35486</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5058,51 +5215,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 186</w:t>
+46186</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5267,51 +5424,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 066</w:t>
+34066</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5476,51 +5633,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 066</w:t>
+34066</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5685,51 +5842,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 066</w:t>
+34066</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5894,51 +6051,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 864</w:t>
+33864</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6067,51 +6224,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Капитальные расходы гос.органов</w:t>
+Капитальные расходы государственного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6312,51 +6469,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 620</w:t>
+10620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6376,196 +6533,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-6 620</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6617,164 +6774,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-3 993</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6867,123 +7024,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-2 000</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7993</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7076,541 +7233,541 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-627</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-1 500</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+627</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1 500</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7630,196 +7787,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1 500</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7871,164 +8028,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-1 500</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8112,128 +8269,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, поселках, селах, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8358,51 +8519,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8563,51 +8724,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Сальдо по операциям с финансовыми активами</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8768,51 +8929,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8973,51 +9134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Дефицит бюджета</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9178,51 +9339,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. Финансирование дефицита бюджета</w:t>
+V. Дефицит бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Финансирование дефицита бюджета (использование профицита)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10028,51 +10394,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10196,51 +10562,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+3000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10405,51 +10771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+3000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10614,51 +10980,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+3000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10823,51 +11189,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+3000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -30348,55 +30714,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>