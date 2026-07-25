--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc3fed4" w14:textId="fc3fed4">
+    <w:p w14:paraId="74d9388" w14:textId="74d9388">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -30714,55 +30714,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -31088,31 +31088,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>