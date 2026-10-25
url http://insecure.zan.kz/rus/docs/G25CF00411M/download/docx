--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eb8ed84" w14:textId="eb8ed84">
+    <w:p w14:paraId="29ac374" w14:textId="29ac374">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,67 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Алимбетовского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Каргалинского районного маслихата Актюбинской области от 23 декабря 2025 года № 411</w:t>
+        <w:t>Решение Каргалинского районного маслихата Актюбинской области от 23 декабря 2025 года № 411.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -163,68 +156,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Бюджетного кодекса Республики Казахстан, подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Каргалинский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Алимбетовского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -259,456 +235,527 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 64530,4 тысяч тенге,</w:t>
+      1) доходы – 66084,4 тысяч тенге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 16631,0тысяч тенге;</w:t>
+      налоговые поступления – 18185,0тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поступление от продаж основного капитала – 276,0 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 47623,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 66029,0 тысяч тенге;</w:t>
+      2) затраты – 67583,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в том числе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тысяч тенге,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в том числе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – -1498,6 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 1498,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 1498,6 тысяч тенге,</w:t>
+      6) финансирование дефицита</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (использование профицита) бюджета – 1498,6 тысяч тенге,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в том числе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 1498,6 тысяч тенге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Каргалинского районного маслихата Актюбинской области от 20.02.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Каргалинского районного маслихата Актюбинской области от 07.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 434</w:t>
+        <w:t>№ 520</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в доход бюджета сельского округа зачисляются следующие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -809,90 +856,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления за использование природных и других ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продажа земли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Принять к сведению и руководству, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О республиканском бюджете на 2026-2028 годы" установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2026 года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -921,108 +968,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель для исчисления пособий и иных социальных выплат, а также применения штрафных санкций, налогов и других платежей в соответствии с законодательством Республики Казахстан – 4325 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) величина прожиточного минимума для исчисления размеров базовых социальных выплат –50 851 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть в бюджете сельского округа на 2026 год субвенции, передаваемые из районного бюджета в сумме –35422 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение указанных сумм трансфертов определяется на основании решения акима Алимбетовского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1283,4160 +1330,53 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Алимбетовского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Каргалинского районного маслихата Актюбинской области от 20.02.2026 </w:t>
+        <w:t>
+      Сноска. Приложение 1 - в редакции решения Каргалинского районного маслихата Актюбинской области от 07.10.2026 № 520 (вводится в действие с 01.01.2026)</w:t>
       </w:r>
-      <w:r>
-[...4105 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
@@ -5455,51 +1395,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциональная группа</w:t>
+Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5567,51 +1507,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциональная подгруппа</w:t>
+Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5668,51 +1608,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Администратор бюджетных программ</w:t>
+Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5782,51 +1722,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Программа</w:t>
+Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5846,51 +1786,50 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5909,470 +1848,543 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подпрограмма</w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...127 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I.Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66084,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...168 lines deleted...]
-II. Затраты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66029,0</w:t>
+18185,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -6408,181 +2420,118 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...93 lines deleted...]
-Государственные услуги общего характера</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40185,0</w:t>
+9417,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6602,228 +2551,197 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40185,0</w:t>
+9417,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6843,228 +2761,197 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40185,0</w:t>
+6612,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7116,437 +3003,375 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40185,0</w:t>
+74,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-Жилищно-коммунальное хозяйство</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21844,0</w:t>
+2271,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7566,228 +3391,197 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Благоустройство населенных пунктов</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21844,0</w:t>
+3315,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7848,187 +3642,156 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...99 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21844,0</w:t>
+952,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8048,228 +3811,197 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Организация сохранения государственного жилищного фонда города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6700,0</w:t>
+2156,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8321,437 +4053,375 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Освещение улиц в населенных пунктах</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4430,0</w:t>
+2156,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-Обеспечение санитарии населенных пунктов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1000,0</w:t>
+276,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8771,710 +4441,617 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Благоустройство и озеленение населенных пунктов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9714</w:t>
+276,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-Транспорт и коммуникации</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4000,0</w:t>
+276,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-Автомобильный транспорт</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4000,0</w:t>
+47623,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9494,228 +5071,197 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4000,0</w:t>
+47623,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9767,50 +5313,4520 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47623,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпрограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67583,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40739,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40739,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40739,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40739,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22844,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22844,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22844,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация сохранения государственного жилищного фонда города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6700,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5430,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9913,7953 +9929,7456 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпрограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специфика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпрограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1498,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI.Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1498,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специфика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние государственные займы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры займа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпрограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специфика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1498,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1498,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1498,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...7889 lines deleted...]
-    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -47888,55 +47407,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>