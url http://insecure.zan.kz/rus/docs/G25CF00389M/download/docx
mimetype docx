--- v0 (2025-12-23)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fb0de7f" w14:textId="fb0de7f">
+    <w:p w14:paraId="9419748" w14:textId="9419748">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,139 +83,162 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в решение Каргалинского районного маслихата от 27 декабря 2024 года № 265 "Об утверждении бюджета Бадамшинского сельского округа на 2025-2027 годы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С истёкшим сроком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Каргалинского районного маслихата Актюбинской области от 24 ноября 2025 года № 389</w:t>
+        <w:t>Решение Каргалинского районного маслихата Актюбинской области от 24 ноября 2025 года № 389. Прекращено действие в связи с истечением срока</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Каргалинского районного маслихата "Об утверждении бюджета Бадамшинского сельского округа на 2025-2027 годы" от 27 декабря 2024 года № 265 следующие изменения:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -594,68 +617,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) финансирование дефицита (использование профицита) бюджета – 19 140,3 тысяч тенге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в том числе: используемые остатки бюджетных средств - 19140,3 тысяч тенге.".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -670,159 +676,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> указанного решения изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Председатель Каргалинского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1085,180 +1104,174 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Бадамшинского сельского округа на 2025 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1095"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="5044"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1287,86 +1300,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1408,86 +1414,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1542,90 +1541,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1635,4843 +1627,4395 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 345468,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94236,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56897,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56897,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17746,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 402,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 429,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16792,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 122,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19593,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19498,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сборы за ведение предпринимательской и профессиональной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1184,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1184,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие неналоговые поступления в местных бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1184,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 761,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 761,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 761,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 249285,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 249285,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5044" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6483,180 +6027,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1215"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3605"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6685,86 +6223,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6806,86 +6337,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6940,90 +6464,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7033,5317 +6550,4831 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 364609,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 135361,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="783" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1650" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 135361,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 135361,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114072,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитальные расходы государственного</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21288,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальная помощь и социальное обеспечение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 567,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="783" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1650" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальная помощь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 567,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 567,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оказание социальной помощи нуждающимся гражданам на дому</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 567,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="783" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1650" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация сохранения государственного жилищного фонда города районного значения, села, поселка, селского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="783" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1650" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 162087,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 162087,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28111,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8742,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125233,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55392,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="783" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1650" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55392,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55392,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12355,180 +11386,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="561"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12557,86 +11582,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12678,86 +11696,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12812,90 +11823,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="6795" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12905,243 +11909,215 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="6795" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13153,180 +12129,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1653"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2114"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13355,86 +12325,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13476,86 +12439,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13610,90 +12566,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="363" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3952" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13703,700 +12652,637 @@
               <w:t>
 Наименования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3952" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3952" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="363" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3952" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14408,180 +13294,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="290"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="5831"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5831" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14610,86 +13490,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14731,86 +13604,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14865,90 +13731,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5309" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14958,942 +13817,830 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="5309" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5831" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="5309" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5831" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="5309" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5831" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -19140,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="5309" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5831" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15905,180 +14652,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2033"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2599"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16107,86 +14848,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3155" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16228,86 +14962,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16362,90 +15089,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16455,700 +15175,637 @@
               <w:t>
 Наименования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3155" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3155" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние государственные займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Договоры займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17160,180 +15817,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3779"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3114"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17362,86 +16013,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17483,86 +16127,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17617,90 +16254,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="566" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17710,470 +16340,428 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3779" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18185,180 +16773,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1319"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="5338"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5338" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18387,86 +16969,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18508,86 +17083,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18642,90 +17210,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18735,930 +17296,846 @@
               <w:t>
 Наименования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5338" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19140,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5338" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19140,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5338" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19140,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5338" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>