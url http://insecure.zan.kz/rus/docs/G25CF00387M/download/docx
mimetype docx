--- v0 (2025-12-23)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="62daec5" w14:textId="62daec5">
+    <w:p w14:paraId="5e51032" w14:textId="5e51032">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,139 +83,162 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в решение Каргалинского районного маслихата от 27 декабря 2024 года № 263 "Об утверждении бюджета Алимбетовского сельского округа на 2025-2027 годы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С истёкшим сроком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Каргалинского районного маслихата Актюбинской области от 24 ноября 2025 года № 387</w:t>
+        <w:t>Решение Каргалинского районного маслихата Актюбинской области от 24 ноября 2025 года № 387. Прекращено действие в связи с истечением срока</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Каргалинского районного маслихата "Об утверждении бюджета Алимбетовского сельского округа на 2025-2027 годы" от 27 декабря 2024 года № 263 следующие изменения:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -594,68 +617,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) финансирование дефицита (использование профицита) бюджета – 5138,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) используемые остатки бюджетных средств 5138,4 тысяч тенге.".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -670,159 +676,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> указанного решения изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Председатель Каргалинского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -830,68 +849,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Аманжолов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1103,180 +1104,174 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Алимбетовского сельского округа на 2025 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1152"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="4666"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1305,86 +1300,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1426,86 +1414,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1560,90 +1541,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="253" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1653,3923 +1627,3559 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59711,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1789" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16631,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7828,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="253" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7828,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6646,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="253" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="253" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2253,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="253" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3336,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="253" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 982,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2156,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="253" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2156,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1789" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 276,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 276,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="253" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 276,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1789" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42803,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42803,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="253" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5581,181 +5191,175 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1241"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3239"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5784,86 +5388,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5905,86 +5502,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6039,86 +5629,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6186,90 +5769,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6279,5662 +5855,5067 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64849,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45834,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45834,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45834,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45434,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитальные расходы государственного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальная помощь и социальное обеспечение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальная помощь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оказание социальной помощи нуждающимся гражданам на дому</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15677,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15677,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15677,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация сохранения государственного жилищного фонда города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3997,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3287</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3287</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3287</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11946,181 +10927,175 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="483"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="4026"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4026" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12149,86 +11124,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12270,86 +11238,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12404,86 +11365,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12551,90 +11505,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5859" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12644,282 +11591,247 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5859" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4026" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12931,181 +11843,175 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1497"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2742"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13134,86 +12040,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13255,86 +12154,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1498" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13389,126 +12281,112 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="329" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -13539,90 +12417,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="329" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3581" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13632,817 +12503,733 @@
               <w:t>
 Наименования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1497" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2324" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3581" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1497" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1498" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3581" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1497" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1498" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="329" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3581" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14454,181 +13241,175 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="301"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="5290"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5290" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="301" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14657,86 +13438,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="301" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14778,86 +13552,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="301" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14912,86 +13679,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="301" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15059,90 +13819,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="301" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5505" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15152,1098 +13905,958 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="301" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5505" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5290" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="301" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5505" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5290" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="301" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5505" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5290" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -5138,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="301" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5505" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5290" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16255,181 +14868,175 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1803"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3301"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3301" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16458,86 +15065,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16579,86 +15179,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16713,126 +15306,112 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -16863,90 +15442,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="396" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16956,817 +15528,733 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2798" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3301" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние государственные займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3301" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="396" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Договоры займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3301" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17778,181 +16266,175 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3311"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3907"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3907" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3311" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17981,86 +16463,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18102,86 +16577,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18236,86 +16704,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18383,90 +16844,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18476,548 +16930,492 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3311" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3907" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3311" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3907" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19029,180 +17427,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1439"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="5032"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5032" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19231,86 +17623,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19352,86 +17737,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19486,90 +17864,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19579,700 +17950,637 @@
               <w:t>
 Наименования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5032" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5138,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5032" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5138,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5032" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>