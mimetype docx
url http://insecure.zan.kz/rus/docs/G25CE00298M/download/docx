--- v0 (2026-03-11)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="58e0779" w14:textId="58e0779">
+    <w:p w14:paraId="d76c885" w14:textId="d76c885">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Об утверждении бюджета Кызылжарского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Иргизского районного маслихата Актюбинской области от 22 декабря 2025 года № 298</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -176,51 +183,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сессии Иргизского районного маслихата от 18 декабря 2025 года "Об утверждении Иргизского районного бюджета на 2026-2028 годы" № 281 Иргизский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Кызылжарского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -255,51 +279,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 89 381 тысяча тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -325,87 +348,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 1 240 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 340 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов –77 358 тысяч тенге;</w:t>
+      специальные поступления - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 89 381 тысяча тенге;</w:t>
+      поступления трансфертов – 77 358 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) затраты – 90827,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -487,167 +528,247 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – -1446,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0 тенге;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета– 1 446 ,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов – 0 тенге.</w:t>
+      погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Используемые остатки бюджетных средств – 1446,2 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Иргизского районного маслихата Актюбинской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> районного маслихата от 18 декабря 2025 года № 281 "Об утверждении Иргизского районного бюджета на 2026 – 2028 годы" на 2026 год предусмотрена субвенция, передаваемая из районного бюджета в бюджет Кызылжарского сельского округа в сумме 77 358 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -879,50 +1000,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "22" декабря 2025 года № 298</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Кызылжарского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Иргизского районного маслихата Актюбинской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -3438,494 +3597,266 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...70 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 240</w:t>
-[...71 lines deleted...]
-700</w:t>
+1240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3948,87 +3879,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прочие неналоговые поступления</w:t>
+Поступления от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4048,205 +3979,917 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прочие неналоговые поступления</w:t>
+Поступления от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штраф, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Нациольного Банка Ресаублики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штраф, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Нациольного Банка Ресаублики Казахстан, за исключением поступлений от организаций нефтяного сектора, ао внебюджетнве фонды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5091,52 +5734,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Программа</w:t>
+              <w:t xml:space="preserve">
+Программа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5216,52 +5859,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование</w:t>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -5656,51 +6299,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 381</w:t>
+90 827,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5865,51 +6508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 430</w:t>
+49 030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6074,51 +6717,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 430</w:t>
+49 030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6283,51 +6926,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 430</w:t>
+49 030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6411,586 +7054,574 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...117 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-7 522</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48 958</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-7 522</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 368,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7010,196 +7641,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-7 522</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 368,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7251,164 +7882,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-6 450</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 368,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7501,560 +8132,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-360</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 296,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...404 lines deleted...]
-33 429</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+360</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8138,423 +8541,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...166 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+712</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 429</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8574,192 +8895,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 429</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8811,50 +9136,1493 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IІІ. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми Активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 446,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8920,51 +10688,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 446,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -9206,51 +10974,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Под-класс</w:t>
+Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9712,51 +11480,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9880,51 +11648,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 446,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10089,51 +11857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 446,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10298,51 +12066,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 446,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29384,55 +31152,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29758,31 +31526,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>