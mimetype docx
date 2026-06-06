--- v0 (2025-11-10)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2636302" w14:textId="2636302">
+    <w:p w14:paraId="90cec0f" w14:textId="90cec0f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,185 +83,219 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в решение "Об утверждении бюджета Культабанского сельского округа на 2025-2027 годы" от 27 декабря 2024 года № 236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Байганинского районного маслихата Актюбинской области от 13 февраля 2025 года № 248</w:t>
+        <w:t>
+			</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С истёкшим сроком</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Байганинский районный маслихат РЕШИЛ:</w:t>
+					</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Решение Байганинского районного маслихата Актюбинской области от 13 февраля 2025 года № 248. Прекращено действие в связи с истечением срока</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Байганинский районный маслихат РЕШИЛ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> от "Об утверждении бюджета Культабанского сельского округа на 2025-2027 годы" 27 декабря 2024 года № 236 следующее изменение:</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Культабанского сельского округа на 2025-2027 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -289,437 +323,391 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Доходы – 60 031 тысяч тенге:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 8 574 тысяч тенге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0 тенге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0 тенге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 51 457 тысяч тенге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) затраты – 78 727 тысяч тенге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тенге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тенге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тенге:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – -18 696 тысяч тенге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) финансирование дефицита (использование профицита) бюджета 18 696 тысяч тенге:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 18 696 тысяч тенге.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложение 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к указанному решению изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Настоящее решение вводится в действие с 1 января 2024года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Настоящее решение вводится в действие с 1 января 2024года</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -737,64 +725,53 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Председатель Байганинского </w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -828,50 +805,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Сержан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1116,177 +1114,233 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Категория</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1296,98 +1350,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Подкласс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1409,2594 +1493,3660 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60 031</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>НАЛОГОВЫЕ ПОСТУПЛЕНИЯ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8 574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 914</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Земельный налог</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51 457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трансферты, из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51 457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51 457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4015,177 +5165,233 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4195,98 +5401,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4309,98 +5545,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Программа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4435,4280 +5701,6140 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...45 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ІІ. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>78 727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>57 808</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>57 808</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>57 808</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39 112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18 696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14 341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14 341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14 341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11 608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обеспечение санитарии населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 060</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 673</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6 578</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6 578</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6 578</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6 578</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ІII. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- 18 696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>VI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18 696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8727,173 +11853,233 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Категория</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -8903,98 +12089,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подкласс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -9016,779 +12232,1106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...77 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18 696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18 696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18 696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -9809,55 +13352,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10183,31 +13726,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>