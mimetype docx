--- v0 (2026-03-06)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="38208a3" w14:textId="38208a3">
+    <w:p w14:paraId="7be3f35" w14:textId="7be3f35">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Об утверждении бюджета Карагашского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Алгинского районного маслихата Актюбинской области от 23 декабря 2025 года № 366</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,51 +163,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Алгинский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Карагашского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -232,54 +256,53 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t xml:space="preserve"> в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 67 573 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -287,343 +310,405 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 11 901 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступление – 0 тенге;</w:t>
+      неналоговые поступление - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      специальные поступления – 0 тенге;</w:t>
+      специальные поступление – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 55 672 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 67 573 тысяч тенге;</w:t>
+      2) затраты – 69 252,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты - 0 тенге;</w:t>
+      бюджетные кредиты – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов - 0 тенге;</w:t>
+      погашение бюджетных кредитов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами - 0 тенге:</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов - 0 тенге;</w:t>
+      приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства - 0 тенге;</w:t>
+      поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге:</w:t>
+      5) дефицит (профицит) бюджета – - 1 679,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета - 0 тенге:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 1 679,5 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов - 0 тенге;</w:t>
+      поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов - 0 тенге;</w:t>
+      погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств - 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 1 679,5 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Алгинского районного маслихата Актюбинской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в доход бюджета сельского округа зачисляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуальный подоходный налог с доходов, не облагаемых у источника выплаты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -778,90 +863,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       плата за продажу права аренды земельных участков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       другие неналоговые поступления в местный бюджет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Принять к сведению и руководству, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О республиканском бюджете на 2026 - 2028 годы" установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2026 года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -890,128 +975,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель - 4 325 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) величину прожиточного минимума для исчисления размеров базовых социальных выплат - 50 851 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть в сельском бюджете на 2026 год субвенции, передаваемые из районного бюджета в сумме - 49 393 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учесть в бюджете сельского округа на 2026 год поступление целевого текущего трансферта из районного бюджета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на благоустройство и озеленение населенных пунктов – 6 279 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2026 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1256,50 +1341,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 года № 366 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Карагашского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Алгинского районного маслихата Актюбинской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -5952,52 +6075,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Программа</w:t>
+              <w:t xml:space="preserve">
+Программа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6077,52 +6200,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование</w:t>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -6517,51 +6640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 573</w:t>
+69 252,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6726,51 +6849,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 181</w:t>
+39 531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6935,51 +7058,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 181</w:t>
+39 531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7144,51 +7267,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 181</w:t>
+39 531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7353,51 +7476,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 181</w:t>
+39 531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7562,51 +7685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 299</w:t>
+19 628,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7771,51 +7894,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 299</w:t>
+19 628,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7980,51 +8103,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 299</w:t>
+19 628,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8607,51 +8730,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 582</w:t>
+10 911,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8816,51 +8939,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 093</w:t>
+10 093</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11378,52 +11501,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Программа</w:t>
+              <w:t xml:space="preserve">
+Программа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11503,52 +11626,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование</w:t>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -12357,51 +12480,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+-1 679,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12562,51 +12685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 679,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -14087,52 +14210,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Программа</w:t>
+              <w:t xml:space="preserve">
+Программа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14212,52 +14335,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование</w:t>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -15637,51 +15760,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 679,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15814,51 +15937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 679,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15991,178 +16114,127 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 679,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...120 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z10" w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Приложение 2 к решению </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алгинского районного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">маслихата от 23 декабря </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 года № 366 </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Карагашского сельского округа на 2027 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -45807,55 +45879,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -46181,31 +46253,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>