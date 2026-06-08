--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c1dd559" w14:textId="c1dd559">
+    <w:p w14:paraId="4f2281e" w14:textId="4f2281e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,195 +251,257 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы - 53 411 тысяч тенге, в том числе:</w:t>
+      1) доходы – 58 611 тысяч тенге, в том числе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 1 185 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления - 0 тенге;</w:t>
+      поступления трансфертов – 57 426 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 52 226 тысяч тенге;</w:t>
+      2) затраты – 58 884,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 53 411 тысяч тенге;</w:t>
+      3) чистое бюджетное кредитование – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование - 0 тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами - 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 272,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - 0 тенге;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 272,1 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета - 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 272,1 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Айтекебийского районного маслихата Актюбинской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 489</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в доход бюджета сельского округа зачисляются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -911,50 +973,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложение 1 к решению Айтекебийского районного маслихата от 30 декабря 2025 года № 463</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Кызылжулдузского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Айтекебийского районного маслихата Актюбинской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 489</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1007,51 +1107,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Утвержденный бюджет на 2026 год, тысяч тенге</w:t>
+Уточненный бюджет на 2026 год, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1081,52 +1181,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Класс</w:t>
+              <w:t xml:space="preserve">
+Класс </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1445,87 +1545,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-І.ДОХОДЫ</w:t>
+І. ДОХОДЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53411</w:t>
+58611</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2720,51 +2820,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52226</w:t>
+57426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2897,51 +2997,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52226</w:t>
+57426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3074,51 +3174,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52226</w:t>
+57426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3198,51 +3298,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Утвержденный бюджет на 2026 год, тысяч тенге</w:t>
+Уточненный бюджет на 2026 год, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3831,51 +3931,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53411</w:t>
+58884,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4040,51 +4140,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47922</w:t>
+48194,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4249,51 +4349,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47922</w:t>
+48194,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4458,51 +4558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47922</w:t>
+48194,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4667,51 +4767,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47922</w:t>
+48194,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4876,51 +4976,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1489</w:t>
+2789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5085,51 +5185,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1489</w:t>
+2789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5294,51 +5394,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1489</w:t>
+2789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5503,469 +5603,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1489</w:t>
+1589</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-4000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-4000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5985,196 +6085,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-4000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6226,50 +6326,259 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6339,51 +6648,2662 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4000</w:t>
+7000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІІ. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-272,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+272,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уточненный бюджет на 2026 год, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+272,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+272,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+272,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>