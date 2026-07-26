--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f2281e" w14:textId="4f2281e">
+    <w:p w14:paraId="089daea" w14:textId="089daea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,105 +251,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 58 611 тысяч тенге, в том числе</w:t>
+      1) доходы – 76 821 тысяч тенге, в том числе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 1 185 тысяч тенге;</w:t>
+      налоговые поступления – 18 395 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 57 426 тысяч тенге;</w:t>
+      поступления трансфертов – 58 426 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 58 884,8 тысяч тенге;</w:t>
+      2) затраты – 77 094,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -395,89 +395,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) финансирование дефицита (использование профицита) бюджета – 272,1 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 272,1 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 273,8 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Айтекебийского районного маслихата Актюбинской области от 19.02.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Айтекебийского районного маслихата Актюбинской области от 05.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 489</w:t>
+        <w:t>№ 530</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -988,61 +988,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Кызылжулдузского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Айтекебийского районного маслихата Актюбинской области от 19.02.2026 </w:t>
+      Сноска. Приложение 1 – в редакции решения Айтекебийского районного маслихата Актюбинской области от 05.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 489</w:t>
+        <w:t>№ 530</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1581,51 +1581,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58611</w:t>
+76821</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1758,51 +1758,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1185</w:t>
+18395</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1831,51 +1831,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-04</w:t>
+01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1899,87 +1899,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налоги на собственность</w:t>
+Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1185</w:t>
+465</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2040,123 +2040,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налоги на имущество</w:t>
+Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
+465</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2176,164 +2176,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Земельный налог</w:t>
+Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45</w:t>
+2585</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2394,123 +2394,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налог на транспортные средства</w:t>
+Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600</w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2571,165 +2571,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Единый земельный налог</w:t>
+Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500</w:t>
+45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2743,128 +2739,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
+Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57426</w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2884,164 +2884,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
+Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57426</w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3061,164 +3061,872 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15345</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15345</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57426</w:t>
+58426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3931,51 +4639,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58884,8</w:t>
+77094,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4140,51 +4848,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48194,1</w:t>
+38194,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4349,51 +5057,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48194,1</w:t>
+38194,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4558,51 +5266,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48194,1</w:t>
+38194,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4767,51 +5475,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48194,1</w:t>
+38194,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4976,51 +5684,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2789</w:t>
+33899</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5185,51 +5893,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2789</w:t>
+33899</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5394,51 +6102,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2789</w:t>
+33899</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5603,51 +6311,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1589</w:t>
+3489</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5740,505 +6448,505 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-1200</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9410</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-7000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Автомобильный транспорт</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6294,196 +7002,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-7000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6535,447 +7243,447 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-7000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-1,7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7130,160 +7838,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7371,128 +8079,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7612,128 +8320,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7858,51 +8570,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Сальдо по операциям с финансовыми активами</w:t>
+ІІІ. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV.Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8769,51 +9686,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8905,51 +9822,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-272,1</w:t>
+273,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9082,51 +9999,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-272,1</w:t>
+273,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9259,51 +10176,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-272,1</w:t>
+273,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20401,55 +21318,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>