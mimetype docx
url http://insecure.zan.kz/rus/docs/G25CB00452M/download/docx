--- v0 (2026-03-10)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="992b49b" w14:textId="992b49b">
+    <w:p w14:paraId="c7e7890" w14:textId="c7e7890">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -182,51 +182,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Айтекебийский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет Айкенского сельского округа на 2026 - 2028 годы согласно </w:t>
+      1. Утвердить бюджет Айкенского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -261,177 +261,257 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 43 033 тысяч тенге, в том числе:</w:t>
+      1) доходы – 83 430,7 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 21 090 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 21 943 тысяч тенге;</w:t>
+      поступления трансфертов – 62 340,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 43 033 тысяч тенге;</w:t>
+      2) затраты – 100 091,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование - 0 тенге;</w:t>
+      3) чистое бюджетное кредитование – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами - 0 тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 16 660,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета - 0 тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 16 660,9 тысяч тенге, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств – 16 660,9 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Айтекебийского районного маслихата Актюбинской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 478</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в доход бюджета сельского округа зачисляются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -923,50 +1003,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложение 1 к решению Айтекебийского районного маслихата от 30 декабря 2025 года № 452</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Айкенского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Айтекебийского районного маслихата Актюбинской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 478</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1019,51 +1137,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Утвержденный бюджет на 2026 год, тысяч тенге</w:t>
+Уточненный бюджет на 2026 год, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1093,52 +1211,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Класс</w:t>
+              <w:t xml:space="preserve">
+Класс </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1493,51 +1611,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43033</w:t>
+83430,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3440,51 +3558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21943</w:t>
+62340,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3617,51 +3735,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21943</w:t>
+62340,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3794,51 +3912,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21943</w:t>
+62340,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3918,51 +4036,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Утвержденный бюджет на 2026 год, тысяч тенге</w:t>
+Уточненный бюджет на 2026 год, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4551,51 +4669,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43033</w:t>
+100091,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4760,51 +4878,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34416</w:t>
+36416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4969,51 +5087,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34416</w:t>
+36416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5178,51 +5296,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34416</w:t>
+36416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5387,51 +5505,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34416</w:t>
+36416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5596,51 +5714,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2617</w:t>
+15917</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5805,51 +5923,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2617</w:t>
+15917</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6014,51 +6132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2617</w:t>
+15917</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6255,437 +6373,437 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-6000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-6000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47747,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6705,196 +6823,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-6000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47747,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6946,164 +7064,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-6000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47747,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7187,128 +7305,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8534,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7392,333 +7514,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог районного значения и улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39212,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7738,50 +7868,1292 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІІ. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 16660,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7879,51 +9251,1006 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+16660,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уточненный бюджет на 2026 год, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16660,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16660,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16660,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>