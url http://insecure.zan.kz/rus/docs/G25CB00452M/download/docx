--- v1 (2026-06-04)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c7e7890" w14:textId="c7e7890">
+    <w:p w14:paraId="e07fa39" w14:textId="e07fa39">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -261,105 +261,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 83 430,7 тысяч тенге, в том числе:</w:t>
+      1) доходы – 101 724,7 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 21 090 тысяч тенге;</w:t>
+      налоговые поступления – 41 090 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 62 340,7 тысяч тенге;</w:t>
+      поступления трансфертов – 60 634,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 100 091,6 тысяч тенге;</w:t>
+      2) затраты – 118 385,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -433,61 +433,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Айтекебийского районного маслихата Актюбинской области от 19.02.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Айтекебийского районного маслихата Актюбинской области от 05.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 478</w:t>
+        <w:t>№ 521</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1018,61 +1018,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Айкенского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Айтекебийского районного маслихата Актюбинской области от 19.02.2026 </w:t>
+      Сноска. Приложение 1 – в редакции решения Айтекебийского районного маслихата Актюбинской области от 05.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 478</w:t>
+        <w:t>№ 521</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1611,51 +1611,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83430,7</w:t>
+101724,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1788,51 +1788,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21090</w:t>
+41090</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3204,51 +3204,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10000</w:t>
+30000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3381,51 +3381,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10000</w:t>
+30000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3558,51 +3558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62340,7</w:t>
+60634,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3735,51 +3735,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62340,7</w:t>
+60634,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3912,51 +3912,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62340,7</w:t>
+60634,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4669,51 +4669,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100091,6</w:t>
+118385,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4878,51 +4878,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36416</w:t>
+38644</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5087,51 +5087,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36416</w:t>
+38644</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5296,51 +5296,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36416</w:t>
+38644</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5505,51 +5505,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36416</w:t>
+38644</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5714,51 +5714,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15917</w:t>
+17917</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5923,51 +5923,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15917</w:t>
+17917</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6132,51 +6132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15917</w:t>
+17917</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6341,51 +6341,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2617</w:t>
+4617</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6759,51 +6759,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47747,2</w:t>
+61813,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6968,51 +6968,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47747,2</w:t>
+61813,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7177,51 +7177,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47747,2</w:t>
+61813,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7595,51 +7595,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39212,7</w:t>
+53278,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8805,51 +8805,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Сальдо по операциям с финансовыми активами</w:t>
+IV.Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9716,51 +9716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24404,55 +24404,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>