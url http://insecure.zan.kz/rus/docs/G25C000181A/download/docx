--- v1 (2026-03-13)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="20152cd" w14:textId="20152cd">
+    <w:p w14:paraId="61f7d6a" w14:textId="61f7d6a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -560,61 +560,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный образовательный заказ на подготовку кадров с техническим и профессиональным, послесредним образованием на 2025-2026 учебный год по Актюбинской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции постановления акимата Актюбинской области от 26.12.2025 </w:t>
+      Сноска. Приложение – в редакции постановления акимата Актюбинской области от 10.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 306</w:t>
+        <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -877,84 +877,52 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Средняя стоимость расходов на обучение одного обучающегося за учебный год в зонах экологического бедствия в сельской местности (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1089,159 +1057,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1346,159 +1314,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1603,159 +1571,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1860,159 +1828,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 180 483</w:t>
-[...71 lines deleted...]
-1 474 195</w:t>
+1 193 452</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 403 321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 487 164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 684 064</w:t>
+1 697 033</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2117,159 +2085,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2374,159 +2342,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2631,159 +2599,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2987,84 +2955,52 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3199,159 +3135,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3456,159 +3392,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3713,159 +3649,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3970,159 +3906,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4227,159 +4163,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 231 599</w:t>
-[...71 lines deleted...]
-1 525 311</w:t>
+1 249 677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 459 546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 543 389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 735 180</w:t>
+1 753 258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4484,159 +4420,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+1 249 677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 459 546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 543 389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+1 753 258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4741,159 +4677,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 231 599</w:t>
-[...71 lines deleted...]
-1 525 311</w:t>
+1 249 677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 459 546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 543 389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 735 180</w:t>
+1 753 258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4998,159 +4934,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 231 599</w:t>
-[...71 lines deleted...]
-1 525 311</w:t>
+1 249 677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 459 546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 543 389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 735 180</w:t>
+1 753 258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5255,159 +5191,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5512,159 +5448,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5769,159 +5705,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 231 599</w:t>
-[...71 lines deleted...]
-1 525 311</w:t>
+1 249 677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 459 546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 543 389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 735 180</w:t>
+1 753 258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6026,159 +5962,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6283,159 +6219,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6639,84 +6575,52 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6851,159 +6755,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7207,84 +7111,52 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7419,159 +7291,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7676,159 +7548,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7933,159 +7805,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8190,159 +8062,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8546,179 +8418,83 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06 Информационно-коммуникационные технологии</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -8822,159 +8598,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9079,159 +8855,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9435,84 +9211,52 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9647,159 +9391,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9904,159 +9648,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10161,159 +9905,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10418,159 +10162,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10675,159 +10419,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10932,159 +10676,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11189,159 +10933,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11446,159 +11190,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11703,159 +11447,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11960,159 +11704,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12217,159 +11961,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12474,159 +12218,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12731,159 +12475,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12988,159 +12732,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13245,159 +12989,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13502,159 +13246,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13759,159 +13503,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14016,159 +13760,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14273,159 +14017,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14530,159 +14274,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14787,159 +14531,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15044,159 +14788,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15301,159 +15045,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15558,159 +15302,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15815,159 +15559,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16072,159 +15816,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16329,159 +16073,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16586,159 +16330,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16843,159 +16587,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17100,159 +16844,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17357,159 +17101,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17614,159 +17358,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17871,159 +17615,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18128,159 +17872,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18385,159 +18129,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18642,159 +18386,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18899,159 +18643,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19156,159 +18900,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19413,159 +19157,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19769,84 +19513,52 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19981,159 +19693,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20238,159 +19950,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20495,159 +20207,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20752,159 +20464,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21108,179 +20820,83 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 09 Здравоохранение и социальное обеспечение</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -23539,179 +23155,83 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 Службы</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -23815,159 +23335,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24072,159 +23592,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24329,159 +23849,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24586,159 +24106,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24843,159 +24363,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25100,159 +24620,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25357,159 +24877,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>