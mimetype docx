--- v0 (2026-03-10)
+++ v1 (2026-06-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2c996bc" w14:textId="2c996bc">
+    <w:p w14:paraId="af39a04" w14:textId="af39a04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил ведения личных дел, содержащих персональные данные сотрудника органов внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра внутренних дел Республики Казахстан от 15 декабря 2025 года № 1034</w:t>
+        <w:t>Приказ Министра внутренних дел Республики Казахстан от 15 декабря 2025 года № 1034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1912,51 +1912,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пятая часть (отдельная папка) – "Материалы изучения и специальной проверки" формируется из материалов изучения и специальной проверки кандидатов на службу (учебу) в органы внутренних дел, материалов дополнительной проверки сотрудника, осуществляемой в период его службы. В данной части хранятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заявление о согласии на сбор и обработку персональных данных, изучение и проверку;</w:t>
+      1) заявление о согласии на сбор и обработку персональных данных, в том числе медицинских, изучение и проверку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) план проведения специальной проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
@@ -2076,50 +2076,112 @@
         <w:t>
       8)заключение (допуск) к агентурно-оперативной работе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) заключение по результатам психолого-социологического исследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказом Министра внутренних дел РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Обложка личного дела изготавливается типографским способом из плотного картона, имеет боковой, верхний и нижний клапан, плотные завязки. Оформление обложки личного дела включает: вверху надпись – "Министерство внутренних дел Республики Казахстан", в правом верхнем углу – указывается гриф, в верхней половине располагается герб МВД, по середине обложки надпись – Личное дело № (согласно инвентарной книги), далее фамилия, имя отчество сотрудника в именительном падеже в строгом соответствии с документами, удостоверяющими личность. Оформление обложки должно быть эстетичным и единообразным, без использования рукописного текста.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -29072,707 +29134,1928 @@
         <w:t>
       "____" _____________ 20 __ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
     <w:bookmarkStart w:name="z414" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись ______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z415" w:id="342"/>
-[...15 lines deleted...]
-      Приложение № 5</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение № 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам ведения личных дел,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>содержащих персональные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>данные сотрудника ОВД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z419" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОБЯЗАТЕЛЬСТВО</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z416" w:id="343"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z420" w:id="347"/>
+    <w:bookmarkStart w:name="z420" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я,_____________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z421" w:id="348"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z421" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество, (при его наличии) являясь сотрудником органов внутренних дел, в соответствии со статьями 16 и 17 Закона Республики Казахстан "О правоохранительной службе", статьей 12 Закона Республики Казахстан "О противодействии коррупции" и статьей 10 Закона Республики Казахстан "О государственной службе Республики Казахстан",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z422" w:id="349"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z422" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предупрежден(а):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z423" w:id="350"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z423" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       что не вправе: быть депутатом представительных органов и членом органов местного самоуправления, состоять в партиях, профессиональных союзах, выступать в поддержку какой-либо политической партии, создавать в системе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z424" w:id="351"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z424" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правоохранительных органов общественные объединения, преследующие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z425" w:id="352"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z425" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       политические цели, основанные на общности их профессиональных интересов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z426" w:id="353"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z426" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для представления защиты трудовых, а также других социально-экономических прав и интересов своих членов и улучшения условий труда; заниматься другой оплачиваемой деятельностью, кроме педагогической, научной и творческой деятельности; заниматься предпринимательской деятельностью, в том числе участвовать в управлении коммерческой организацией независимо от ее организационно-правовой формы; быть представителем по делам третьих лиц, за исключением случаев, предусмотренных законами; использовать в неслужебных целях средства материально-технического, финансового и информационного обеспечения, другое государственное имущество и служебную информацию; участвовать в действиях, препятствующих нормальному функционированию государственных органов и выполнению служебных обязанностей; в связи с исполнением должностных полномочий пользоваться в личных целях услугами физических и юридических лиц; использовать свое служебное положение в корыстных целях, в том числе путем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z427" w:id="354"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z427" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сговора с должностными и иными лицами; занимать должность, находящуюся в непосредственной подчиненности должности, занимаемой близкими родственниками (родителями, детьми, усыновителями, усыновленными, полнородными и неполнородными братьями и сестрами, дедушками, бабушками, внуками) или супругом (супругой); осуществлять деятельность, не совместимую с выполнением государственных функций; использовать служебную и иную информацию, не подлежащую официальному распространению, в целях получения или извлечения имущественных и неимущественных благ и преимуществ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z428" w:id="355"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z428" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кроме того, обязуюсь:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z429" w:id="356"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z429" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдать Конституцию Республики Казахстан и законодательство Республики Казахстан; обеспечивать соблюдение и защиту прав и свобод человека и гражданина, а также законных интересов физических и юридических лиц, государства; рассматривать в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан, обращения физических и юридических лиц, принимать по ним необходимые меры; осуществлять полномочия в пределах предоставленных прав и в соответствии с должностными обязанностями; соблюдать служебную и трудовую дисциплину; принимать на себя ограничения, связанные с пребыванием на правоохранительной службе, и антикоррупционные ограничения, установленные Законом Республики Казахстан "О противодействии коррупции"; соблюдать требования Этического кодекса сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 2 января 2023 года № 81 "Об утверждении Этического кодекса сотрудников правоохранительных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z430" w:id="357"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z430" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан"; выполнять законные приказы и распоряжения руководителей, решения и указания вышестоящих органов и должностных лиц, изданные в пределах их полномочий; хранить государственные секреты и иную охраняемую законом тайну, в том числе и после прекращения правоохранительной службы в течение времени, установленного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z431" w:id="358"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z431" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       законом, о чем дается подписка; сохранять в тайне получаемые при исполнении служебных обязанностей сведения, затрагивающие частную жизнь, честь и достоинство граждан, и не требовать от них предоставления такой информации, за исключением случаев, предусмотренных законами; обеспечивать сохранность государственного имущества; подать рапорт в письменной форме и незамедлительно информировать непосредственного и уполномоченного руководителя в случаях, когда мои частные интересы пересекутся или войдут в противоречие с моими полномочиями; повышать свой профессиональный уровень и квалификацию; не допускать публичных выступлений, причиняющих вред интересам государственной службы; сообщить непосредственному руководителю о подаче заявления о выходе из гражданства Республики Казахстан в день его подачи; представлять в орган государственных доходов по месту жительства декларацию доходах, об имуществе, являющемся объектом налогообложения; в порядке, предусмотренным Законом Республики Казахстан "О правоохранительной службе", в течение месяца после вступления в должность на время прохождения правоохранительной службы передать в доверительное управление находящиеся в собственности акции (доли участия в уставном капитале) коммерческих организаций, и иное имущество, использование которого влечет получение доходов, за исключением денег, облигаций, паев открытых и интервальных паевых инвестиционных фондов, законно принадлежащих ему, а также иного имущества, переданного в имущественный наем; предоставить нотариально засвидетельствованную копию договора на доверительное управление имуществом в десятидневный срок со дня нотариального засвидетельствования в кадровую службу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z432" w:id="359"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z432" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае расторжения договора на доверительное управление имуществом одной из сторон, уведомить об этом в месячный срок кадровую службу, а имущество, подлежащее передаче в доверительное управление, в месячный срок после расторжения договора вновь передать в доверительное управление с предоставлением в кадровую службу по месту работы нотариально засвидетельствованной копии договора; при осуществлении должностных полномочий быть беспристрастным и независимым от деятельности политических партий, общественных и религиозных объединений; незамедлительно доводить до руководства о ставших мне известными случаях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z433" w:id="360"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z433" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коррупционных правонарушений; обеспечивать информационную безопасность в процессе работы с информационными ресурсами Органов внутренних дел и его территориальных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z434" w:id="361"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z434" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" _____________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z435" w:id="362"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z435" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z436" w:id="363"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z436" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудник кадровой службы _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z437" w:id="364"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z437" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" _____________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z438" w:id="365"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z438" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z439" w:id="366"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 5-1 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам ведения личных дел,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>содержащих персональные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>данные сотрудника органов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>внутренних дел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 5-1 в соответствии с приказом Министра внутренних дел РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ (СОГЛАСИЕ) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на сбор и обработку персональных, в том числе медицинских, данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Я, ______________________________________________________________________,   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Приложение № 6</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z440" w:id="367"/>
+      являясь сотрудником органов внутренних дел Республики Казахстан, в соответствии с:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      • </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 7 июля 2020 года "О здоровье народа и системе здравоохранения";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      к Правилам ведения личных дел,</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z441" w:id="368"/>
+      • "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предпринимательского кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Республики Казахстан от 29 октября 2015 года:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      • </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 21 мая 2013 года "О персональных данных и их защите";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ведения личных дел, содержащих персональные данные сотрудника органов внутренних дел Республики Казахстан, утвержденными приказом Министра внутренних дел Республики Казахстан от 15 декабря 2025 года № 1034, даю согласие Министерство внутренних дел Республики Казахстан и его территориальным подразделениям на сбор, обработку, накопление, хранение, уточнение (обновление, изменение), использование и проверку моих персональных данных, включая медицинские данные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      содержащих персональные данные</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z442" w:id="369"/>
+      Перечень медицинских данных, на обработку которых дается согласие:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сотрудника ОВД</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z443" w:id="370"/>
+      • сведения об открытии, продлении и закрытии листов временной нетрудоспособности;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z444" w:id="371"/>
+      • сведения о периоде временной нетрудоспособности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • наименование медицинской организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • фамилия и инициалы лечащего врача;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • иные сведения о состоянии здоровья в объеме, необходимом для решения вопросов прохождения службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цели обработки персональных и медицинских данных:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • определение пригодности к службе в органах внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • контроль соблюдения служебной дисциплины;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • проведение аттестации и служебных проверок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • решение вопросов назначения на должность, перемещения и увольнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • иные цели, прямо предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Персональные и медицинские данные подлежат хранению и обработке в защищенных информационных системах органов внутренних дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее согласие действует в период прохождения мной службы в органах внутренних дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мне разъяснены мои права как субъекта персональных данных, цели, объем, порядок их обработки, а также меры по обеспечению их защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. и подпись сотрудника: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. и подпись сотрудника службы по работе с личным составом: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение № 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам ведения личных дел,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>содержащих персональные данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сотрудника ОВД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z444" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1)  Длина – 150 мм. Высота – 20 мм. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="362"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z445" w:id="372"/>
+          <w:bookmarkStart w:name="z445" w:id="363"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________________________ маман біліктілік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="372"/>
+          <w:bookmarkEnd w:id="363"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29806,129 +31089,129 @@
               </w:rPr>
               <w:t>Негіз: 20_____ж. "______" _________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №___________________бұйрық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z448" w:id="373"/>
+    <w:bookmarkStart w:name="z448" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Длина 150мм. Высота – 20 мм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="364"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z449" w:id="374"/>
+          <w:bookmarkStart w:name="z449" w:id="365"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20_____ж. "______" _________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="374"/>
+          <w:bookmarkEnd w:id="365"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29990,90 +31273,90 @@
               </w:rPr>
               <w:t>Негіз: 20_____ж. "______" _________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №_________бұйрық ___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z453" w:id="375"/>
+    <w:bookmarkStart w:name="z453" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Длина – 80 мм.Высота – 25 мм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z454" w:id="376"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z454" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkEnd w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6946900" cy="1524000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -30095,90 +31378,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z455" w:id="377"/>
+    <w:bookmarkStart w:name="z455" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4). Длина 80 мм. Высота – 25мм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z456" w:id="378"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z456" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkEnd w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6997700" cy="3632200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -30200,90 +31483,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z457" w:id="379"/>
+    <w:bookmarkStart w:name="z457" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Длина – 125 мм. Высота – 18 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z458" w:id="380"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z458" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkEnd w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1295400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -30305,90 +31588,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z459" w:id="381"/>
+    <w:bookmarkStart w:name="z459" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Длина – 125 мм. Высота – 18 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z460" w:id="382"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z460" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkEnd w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1308100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -30410,90 +31693,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z461" w:id="383"/>
+    <w:bookmarkStart w:name="z461" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Длина – 125 мм. Высота – 18 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z462" w:id="384"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z462" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkEnd w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1295400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -30702,98 +31985,98 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z465" w:id="385"/>
+    <w:bookmarkStart w:name="z465" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карточка контроля оформления личного дела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z466" w:id="386"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z466" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkEnd w:id="377"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31187,130 +32470,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z467" w:id="387"/>
+    <w:bookmarkStart w:name="z467" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z468" w:id="388"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z468" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карточка заводится на каждое личное дело и хранится вместе с ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z469" w:id="389"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z469" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Записи производятся лицом, ответственным за оформление личного дела, по окончанию его оформления, а также во всех случаях передачи ведения личного дела другому лицу, перед пересылкой в другой кадровый аппарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z470" w:id="390"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z470" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контрольные проверки лиц, проверявших состояние ведения личных дел, фиксируются в этой же карточке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkEnd w:id="381"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31471,110 +32754,110 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инвентарная книга личных дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="391"/>
+    <w:bookmarkStart w:name="z474" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z475" w:id="392"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z475" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z476" w:id="393"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z476" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       /наименование органа/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkEnd w:id="384"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -32317,90 +33600,90 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Контрольная карточка личного дела № ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z480" w:id="394"/>
+    <w:bookmarkStart w:name="z480" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z481" w:id="395"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z481" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkEnd w:id="386"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -32799,70 +34082,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z482" w:id="396"/>
+    <w:bookmarkStart w:name="z482" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             Оборотная сторона контрольной карточки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkEnd w:id="387"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -34543,128 +35826,128 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z488" w:id="397"/>
+    <w:bookmarkStart w:name="z488" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Описание жетона с постоянным личным номером для начальствующего (офицерского) состава Министерства внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z489" w:id="398"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z489" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетон изготовляется в виде металлической пластинки овальной формы толщиной 1,5-2 мм. Размер по большой оси 45 мм., по малой оси 26 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z490" w:id="399"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z490" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На лицевой стороне жетон имеет полоску, выштампованную по его продольной оси. Над полоской расположена надпись "ВС РК", а под ней –серия (буква русского алфавита) и номер жетона. Слева от этих надписей имеется отверстие диаметром 4 мм для прикрепления жетона к обмундированию или личному делу лица начальствующего (офицерского) состава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z491" w:id="400"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z491" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkEnd w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7683500" cy="2819400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -34873,110 +36156,110 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z494" w:id="401"/>
+    <w:bookmarkStart w:name="z494" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖУРНАЛ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>учета лиц начальствующего состава, получивших жетоны с личными номерами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z495" w:id="402"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z495" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование органа, учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkEnd w:id="393"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -37033,80 +38316,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z498" w:id="403"/>
+    <w:bookmarkStart w:name="z498" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>отчетности по кадрам Министерства внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkEnd w:id="394"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -37388,70 +38671,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчет о составе кадров, принятых и уволенных работниках по форме 1-К</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z499" w:id="404"/>
+          <w:bookmarkStart w:name="z499" w:id="395"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 по состоянию на 01 июля и </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="404"/>
+          <w:bookmarkEnd w:id="395"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01 января</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -38863,153 +40146,2372 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до 05 декабря</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z500" w:id="405"/>
+    <w:bookmarkStart w:name="z500" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: 1. Порядок составления и сроки предоставления отчетов может изменяться по указанию ДРЛС МВД.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z501" w:id="406"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z501" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. По необходимости в настоящий Перечень отчетности могут вноситься изменения и дополнения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z502" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СВЕДЕНИЯ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о лицах, имеющих ученое звание и/или ученую степень </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________ _______________________________________  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ наименование органа внутренних дел/  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на "___"_____________ 20____г,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№п\п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z503" w:id="399"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штатный/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="399"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Совместительство</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(указать)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальное звание, должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ученая степень с указанием отрасли науки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ученое звание с указанием отрасли науки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шифр и расшифровка специальности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кем и когда выдан, номер диплома</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z505" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник кадрового аппарата_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z506" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Звание, фамилия и инициалы, дата и подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z507" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: Фамилии лиц, внесенных в настоящие сведения, перечисляются в алфавитном порядке. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z508" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СВЕДЕНИЯ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о выпускниках научно-педагогической / профильной магистратуры </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/наименование организации образования МВД РК/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п\п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Звание, фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место службы и должность до поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год окончания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальность и наименование магистратуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место службы по итогам распределения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z509" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник кадрового аппарата_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z510" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Звание, фамилия и инициалы, дата и подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z511" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: Фамилии лиц, внесенных в настоящие сведения, перечисляются в алфавитном порядке. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z502" w:id="407"/>
+    <w:bookmarkStart w:name="z512" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> СВЕДЕНИЯ </w:t>
+        <w:t xml:space="preserve"> СВЕДЕНИЯ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">о лицах, имеющих ученое звание и/или ученую степень </w:t>
+        <w:t xml:space="preserve">о лицах, прошедших обучение по международной стипендии "Болашак" </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">_____________________________________ _______________________________________  </w:t>
+        <w:t xml:space="preserve">__________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">/ наименование органа внутренних дел/  </w:t>
-[...11 lines deleted...]
-        <w:t>на "___"_____________ 20____г,</w:t>
+        <w:t>/наименование органа внутренних дел, организации образования МВД РК/</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -39051,330 +42553,282 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №п\п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z503" w:id="408"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Штатный/</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="408"/>
+Звание, фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Место службы и должность </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...11 lines deleted...]
-          </w:p>
+Период обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(указать)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+Место обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Специальность </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Программа обучения </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество</w:t>
-[...179 lines deleted...]
-Кем и когда выдан, номер диплома</w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -40119,164 +43573,176 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z505" w:id="409"/>
+    <w:bookmarkStart w:name="z513" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник кадрового аппарата_______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z506" w:id="410"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z514" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Звание, фамилия и инициалы, дата и подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z507" w:id="411"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z515" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: Фамилии лиц, внесенных в настоящие сведения, перечисляются в алфавитном порядке. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z516" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СВЕДЕНИЯ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о выпускниках магистратуры Академии управления при Президенте Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(наименование подразделения внутренних дел, организации образования МВД) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на "_____"________________20_____г.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z508" w:id="412"/>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="412"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -40294,51 +43760,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п\п</w:t>
+№п\п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40365,196 +43831,196 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Место службы и должность </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Место службы и должность до поступления</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+Период обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Год поступления</w:t>
+Программа обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Специальность </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Год окончания</w:t>
-[...71 lines deleted...]
-Место службы по итогам распределения</w:t>
+Реквизиты документа об образовании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41073,165 +44539,438 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z509" w:id="413"/>
+    <w:bookmarkStart w:name="z517" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник кадрового аппарата_______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z510" w:id="414"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z518" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Звание, фамилия и инициалы, дата и подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z511" w:id="415"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z519" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: Фамилии лиц, внесенных в настоящие сведения, перечисляются в алфавитном порядке. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z520" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СВЕДЕНИЯ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о выпускниках факультета №1 Академии управления МВД Российской Федерации </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(наименование подразделения внутренних дел, организации образования МВД) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на "_____"________________20_____г.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z512" w:id="416"/>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="416"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -41378,66 +45117,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z521" w:id="416"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Место обучения</w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="416"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+обучения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41464,52 +45223,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Программа обучения </w:t>
+              <w:t>
+Реквизиты документа об образовании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42290,173 +46049,173 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z513" w:id="417"/>
+    <w:bookmarkStart w:name="z522" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник кадрового аппарата_______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z514" w:id="418"/>
+    <w:bookmarkStart w:name="z523" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Звание, фамилия и инициалы, дата и подпись</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z515" w:id="419"/>
+    <w:bookmarkStart w:name="z524" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: Фамилии лиц, внесенных в настоящие сведения, перечисляются в алфавитном порядке. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z516" w:id="420"/>
+    <w:bookmarkStart w:name="z525" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВЕДЕНИЯ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">о выпускниках магистратуры Академии управления при Президенте Республики Казахстан </w:t>
+        <w:t xml:space="preserve">о сотрудниках, окончивших зарубежные учебные заведения  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">_________________________________________________________________________________ </w:t>
+        <w:t xml:space="preserve">_____________________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">(наименование подразделения внутренних дел, организации образования МВД) </w:t>
+        <w:t xml:space="preserve">/наименование органа внутренних дел, организации образования МВД РК/ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на "_____"________________20_____г.</w:t>
+        <w:t>на "____"___________________20___г.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -42621,123 +46380,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Наименование учебного заведения и его местонахождение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер, серия документа об образовании, кем выдан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Программа обучения</w:t>
-            </w:r>
-[...70 lines deleted...]
-Реквизиты документа об образовании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43256,2607 +47015,131 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...259 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z517" w:id="421"/>
+    <w:bookmarkStart w:name="z526" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник кадрового аппарата_______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z518" w:id="422"/>
+    <w:bookmarkStart w:name="z527" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Звание, фамилия и инициалы, дата и подпись</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z519" w:id="423"/>
+    <w:bookmarkStart w:name="z528" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: Фамилии лиц, внесенных в настоящие сведения, перечисляются в алфавитном порядке. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z520" w:id="424"/>
-[...1187 lines deleted...]
-    <w:bookmarkStart w:name="z522" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1025 lines deleted...]
-      <w:bookmarkStart w:name="z529" w:id="433"/>
+      <w:bookmarkStart w:name="z529" w:id="424"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkEnd w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>/наименовании организации образования МВД Республики Казахстан/</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -46046,1013 +47329,1013 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z530" w:id="434"/>
+    <w:bookmarkStart w:name="z530" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УЧЕТНАЯ КАРТОЧКА СОТРУДНИКА /РАБОТНИКА/, ИМЕЮЩЕГО УЧЕНУЮ (АКАДЕМИЧЕСКУЮ) СТЕПЕНЬ И/ИЛИ УЧЕНОЕ ЗВАНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z531" w:id="435"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z531" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия, имя и отчество __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z532" w:id="436"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z532" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z533" w:id="437"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z533" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пол _______________ 3. Национальность ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z534" w:id="438"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z534" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дата и место рождения ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z535" w:id="439"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z535" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z536" w:id="440"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z536" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Когда и какое учебное заведение закончил ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z537" w:id="441"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z537" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Полученная специальность ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z538" w:id="442"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z538" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Обучение в адъюнктуре (аспирантуре)/в форме соискательства/докторантуре</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkEnd w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z539" w:id="443"/>
+      <w:bookmarkStart w:name="z539" w:id="434"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkEnd w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   /период обучения и наименование учебного заведения/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z540" w:id="444"/>
+    <w:bookmarkStart w:name="z540" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ученая степень___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z541" w:id="445"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z541" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Шифр и наименование специальности_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z542" w:id="446"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z542" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z543" w:id="447"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z543" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кем выдан документ, № документа и дата присуждения ученой степени__________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z544" w:id="448"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z544" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z545" w:id="449"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z545" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тема диссертационного исследования______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z546" w:id="450"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z546" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z547" w:id="451"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z547" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Специализированный совет, где проводилась защита _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z548" w:id="452"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z548" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z549" w:id="453"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z549" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Обучение в магистратуре_________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkEnd w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z550" w:id="454"/>
+      <w:bookmarkStart w:name="z550" w:id="445"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkEnd w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   /период обучения и наименование учебного заведения/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z551" w:id="455"/>
+    <w:bookmarkStart w:name="z551" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Шифр и наименование специальности, академическая степень _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z552" w:id="456"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z552" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тема магистерской диссертации ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z553" w:id="457"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z553" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z554" w:id="458"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z554" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Обучение в профильной докторантуре или докторантуре PhD__________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkEnd w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z555" w:id="459"/>
+      <w:bookmarkStart w:name="z555" w:id="450"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkEnd w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             /нужное подчеркнуть, период обучения и наименование учебного заведения/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z556" w:id="460"/>
+    <w:bookmarkStart w:name="z556" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Шифр и наименование специальности, академическая степень</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z557" w:id="461"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z557" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z558" w:id="462"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z558" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z559" w:id="463"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z559" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Кем выдан документ, № документа и дата присуждения академической степени</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z560" w:id="464"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z560" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z561" w:id="465"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z561" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z562" w:id="466"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z562" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Тема докторской диссертации_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z563" w:id="467"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z563" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z564" w:id="468"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z564" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Специализированный совет, где проводилась защита _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z565" w:id="469"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z565" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z566" w:id="470"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z566" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Ученое звание и область науки____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z567" w:id="471"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z567" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z568" w:id="472"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z568" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Кем выдан документ, № документа и дата присвоения ученого звания___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z569" w:id="473"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z569" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z570" w:id="474"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z570" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Должность сотрудника к моменту заполнения карточки_______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z571" w:id="475"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z571" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z572" w:id="476"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z572" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkEnd w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -47378,31 +48661,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>