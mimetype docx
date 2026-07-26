--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f27c584" w14:textId="f27c584">
+    <w:p w14:paraId="d63a345" w14:textId="d63a345">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете города Щучинска Бурабайского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Бурабайского районного маслихата Акмолинской области от 24 декабря 2025 года № 8С-39/12</w:t>
+        <w:t>Решение Бурабайского районного маслихата Акмолинской области от 24 декабря 2025 года № 8С-39/12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -251,69 +251,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 2822185,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 4257648,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 2453780,0 тысяч тенге;</w:t>
+      налоговые поступления – 2571780,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -341,69 +341,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 313405,0 тысяч тенге;</w:t>
+      поступления трансфертов – 1630868,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 2822185,0 тысяч тенге;</w:t>
+      2) затраты 4289435,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -485,69 +485,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -31787,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – -0,0 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – -31787,9 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Бурабайского районного маслихата Акмолинской области от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-44/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Учесть, что в бюджете города на 2026 год предусмотрены изъятия передаваемые в районный бюджет в сумме 747496,0 тысяч тенге. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
@@ -841,4425 +903,86 @@
               </w:rPr>
               <w:t>от 24 декабря 2025 года № 8С-39/12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет города Щучинск на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:tbl>
-[...4354 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Бурабайского районного маслихата Акмолинской области от 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 8С-44/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -5277,51 +1000,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциональная группа</w:t>
+Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5388,51 +1111,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Администратор бюджетных программ</w:t>
+Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -5507,51 +1230,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Программа</w:t>
+Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -5992,264 +1715,264 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II. Затраты</w:t>
-[...35 lines deleted...]
-2822185,0</w:t>
+I. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4257648,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...135 lines deleted...]
-531520,0</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2571780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6278,155 +2001,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...103 lines deleted...]
-531520,0</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2198152,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6487,300 +2210,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-531520,0</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2198152,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-904867,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+322494,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6800,164 +2523,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-904867,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14950,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7018,123 +2741,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-56691,0</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12705,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7195,123 +2918,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-68765,0</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+294689,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7372,123 +3095,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-010</w:t>
-[...71 lines deleted...]
-1606,0</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7508,341 +3231,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-777805,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51134,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-638302,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40253,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7862,695 +3585,695 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-638302,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сборы за ведение предпринимательской и профессиональной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10881,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-557702,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-80600,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-747496,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8570,164 +4293,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-747496,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8788,260 +4511,264 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-053</w:t>
-[...71 lines deleted...]
-747496,0</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-III. Чистое бюджетное кредитование</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9065,192 +4792,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1630868,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9270,160 +5001,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1630868,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9475,476 +5210,300 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1630868,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...131 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9973,151 +5532,97 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...99 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -10207,88 +5712,4816 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4289435,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+531520,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+531520,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+531520,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1043609,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1043609,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126691,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70765,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содержание мест захоронений и погребение безродных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1606,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+844547,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1872839,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1872839,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1408765,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог районного значения и улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+464073,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+841467,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+841467,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные изъятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+747496,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93971,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-31787,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
 VI. Финансирование дефицита (использование профицита) бюджета </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+31787,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29871,55 +30104,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>