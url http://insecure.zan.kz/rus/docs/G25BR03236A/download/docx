--- v0 (2026-01-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4813227" w14:textId="4813227">
+    <w:p w14:paraId="d7d8d19" w14:textId="d7d8d19">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,193 +93,308 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении порядка и условий установления стимулирующих надбавок к должностным окладам работников коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики, культуры и развития языков Шортандинского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Шортандинского района Акмолинской области от 17 ноября 2025 года № А-3/236</w:t>
+        <w:t>Постановление акимата Шортандинского района Акмолинской области от 17 ноября 2025 года № А-3/236.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции постановления акимата Шортандинского района Акмолинской области от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-1/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 5 Постановления Правительства Республики Казахстан от 31 декабря 2015 года №1193 "О системе оплаты труда гражданских служащих, работников организаций, содержащихся за счет средств государственного бюджета, работников казенных предприятий", акимат Шоортандинского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Определить порядок и условия установления стимулирующих надбавок к должностным окладам работников организаций, финансируемых из районного бюджета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Установить за счет средств местного бюджета стимулирующие надбавки к должностными окладам работникам коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики и развития языков Шортандинского района (в том числе работники категорий А1/3, А2/3, А3/3, В2/1, В2/4, В3/4, С2, С3).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления акимата Шортандинского района Акмолинской области от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ А-1/30 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего постановления возложить на заместителя акима Шортандинского района Ахметову Ш.Х.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящее постановление вводится в действие по истечении десяти календарных дней после его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -364,50 +479,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Шабаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -499,448 +635,431 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "__" 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядок и условия установления стимулирующих надбавок к должностным окладам работников коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики, культуры и развития языков Шортандинского района" из районного бюджета Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Условия установления стимулиующих надбавок к должностным окладам коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики, культуры и развития языков Шортандинского района" финансируемых из районного бюджета</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Настоящий порядок и условия установления стимулирующих надбавок к должностыми окладам работников организиций, финансируемых из районного бюждета разработан на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 5 постановления Правительства Республики Казахстан от 31 декабря 2015 года №1193 "О системе оплаты труда гражданских служащих, работников организаций, содержащихся за счет средств государственного бюджета, работников казенных предприятий" и определяет порядок и условия установления стимулирующих надбавок к должностным окладам работников организаций, финансируемых из районного бюджета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Установить за счет средств местного бюджета стимулирующие надбавки к должностным окладам работникам коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики, культуры и развития языков Шортандинского района (в том числе работники категорий А1/3, А2/3, А3/3, В2/1, В2/4, В3/4, С2, С3).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Орган государственного управления – государственное учреждение соответствущей отрасли, являющееся уполномоченным органом коммунального государственного учреждения или государственного коммунального казенного предприятия в соответствии с уставом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бюджетные средства на выплату стимулирующих надбавок к должностными окладам работников коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики, культуры и развития языков Шортандинского района" должны быть предусмотрены в плане финансирования (плане развития) государственной организаций каждый финансовый год.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...146 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок установления стимулирующих надбавок к должностным окладам работников коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики, культуры и развития языков Шортандинского района" финансируемых из районного бюджета</w:t>
+        <w:t xml:space="preserve"> Глава 2. Условия установления стимулиующих надбавок к должностным окладам коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики, культуры и развития языков Шортандинского района" финансируемых из районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      12. Орган государственного управления на основании установленного размера стимулирующих надбавок формирует потребность в дополнительных бюджетных средствах и направляет бюджетную заявку в местный уполномоченный орган по государственному планированию.</w:t>
+        <w:t>      5. Стимулирующие надбавки являются выплатами устанавливаемыми с целью мотивирования персонала и сохранения квалифицированного кадрового состава.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Стимулирующие надбавки к должностным окладам работников коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики, культуры и развития языков Шортандинского района", отраженные в настоящем постановлении, являются дополнительными выплатами к уже имеющимся видам материальной помощи и стимулирующих выплат, предусмотренных Трудовым кодексом Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 29 августа 2001 года №1127 "Об утверждении Правил премирования, оказания материальной помощи и установления надбавок к должностным окладам работников органов Республики Казахстан за счет средств государственного бюджета".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Выплата стимулирующих надбавок к должностным окладам работников коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики, культуры и развития языков Шортандинского района" не является основанием для прекращения выплаченных видов стимулирования труда работников (премии, доплаты, надбавки за совмещение должностей, за расширение зоны покрытия, сверхурочные и др.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Выплата стимулирующих надбавок к должностным окладам работников коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики, культуры и развития языков Шортандинского района" осуществляется в течение календарного года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Стимулирующие надбавки могут быть пересмотрены на ежегодной основе, исходя из анализа основных показателей оплаты труда, возможностей бюджета и в случае изменения законодательства Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Источником финансирования выплат стимулирующих надбавок к должностным окладам работников коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики, культуры и развития языков Шортандинского района" является бюджет Шортандинского района, а также собственные средства предприятий.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Орган государственного управления устанавливает размер стимулирующих надбавок к должностным окладам для внештатных сотрудников государственных органов и работников подведомственной организации на основании представления первого руководителя государственного учреждения и подведомственной организации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      13. Местный уполномоченный орган по государственному планированию в соответствии с требованиями бюджетного законодательства Республики Казахстан предусматривает необходимые для осуществления выплат стимулирующих надбавок бюджетные средства из бюджета Шортандинского района и направляет проект бюджета в маслихат Шортандинского района.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок установления стимулирующих надбавок к должностным окладам работников коммунальных государственных учреждений "Молодежный ресурсный центр" и "Центр обучения языкам" отдела внутренней политики, культуры и развития языков Шортандинского района" финансируемых из районного бюджета</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      12. Орган государственного управления на основании установленного размера стимулирующих надбавок формирует потребность в дополнительных бюджетных средствах и направляет бюджетную заявку в местный уполномоченный орган по государственному планированию.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Местный уполномоченный орган по государственному планированию в соответствии с требованиями бюджетного законодательства Республики Казахстан предусматривает необходимые для осуществления выплат стимулирующих надбавок бюджетные средства из бюджета Шортандинского района и направляет проект бюджета в маслихат Шортандинского района.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       14. После установления уполномоченным органом размеров стимулирующих надбавок, руководитель государственного учреждения и коммунального государственного учреждения/предприятия издает приказ о выплате работникам стимулирующих надбавок.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Руководитель государственного учреждения и коммунального государственного учреждения/предприятия вправе пересмотреть в индивидуальном порядке размер стимулирующей надбавки своих сотрудников, в случае нарушения последними трудовой и/или исполнительской дисциплины.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Стимулирующие надбавки не выплачиваются в период нахождения работника на испытательном сроке.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Стимулирующие надбавки не выплачиваются в случае временного исполнения функций соответствующей категории должности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -948,55 +1067,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>