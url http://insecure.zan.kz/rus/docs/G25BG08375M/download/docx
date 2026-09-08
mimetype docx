--- v0 (2026-03-13)
+++ v1 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31de274" w14:textId="31de274">
+    <w:p w14:paraId="a3ec900" w14:textId="a3ec900">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете Ергольского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Буландынского районного маслихата Акмолинской области от 23 декабря 2025 года № 8С-37/5</w:t>
+        <w:t>Решение Буландынского районного маслихата Акмолинской области от 23 декабря 2025 года № 8С-37/5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Вводится в действие с 01.01.2026 в соответствии с пунктом 3 настоящего решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -269,105 +269,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 37435,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 62461,8 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 13854,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 23581,0 тысяч тенге;</w:t>
+      поступления трансфертов – 48607,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) затраты – 37435,0 тысяч тенге; </w:t>
+      2) затраты – 63211,8 тысяч тенге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -377,111 +377,291 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -750,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 750,0 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Буландынского районного маслихата Акмолинской области от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-41/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть в бюджете Ергольского сельского округа на 2026 год субвенцию, передаваемую из районного бюджета в сумме 23581,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Учесть, что в составе расходов бюджета Ергольского сельского округа на 2026 год предусмотрены целевые трансферты в сумме 25026,8 тысяч тенге, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      целевые текущие трансферты, выделенные из районного бюджета в сумме 25026,8 тысяч тенге, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25026,8 тысяч тенге на текущий ремонт водопроводной сети с. Гордеевка Буландынского района Акмолинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 2-1 в соответствии с решением Буландынского районного маслихата Акмолинской области от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-41/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -701,172 +881,172 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-37/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Ергольского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Буландынского районного маслихата Акмолинской области от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-41/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...36 lines deleted...]
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -896,109 +1076,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Класс </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...24 lines deleted...]
-          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1027,819 +1181,800 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...154 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-37435,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-13854,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62461,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-2927,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13854,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1859,128 +1994,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Индивидуальный подоходный налог</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2036,164 +2171,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-7557,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2927,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2213,164 +2348,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-237,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7557,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2431,123 +2566,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-80,0</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+237,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2608,123 +2743,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-5140,0</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2785,123 +2920,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-2100,0</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5140,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2921,164 +3056,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-3370,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3098,128 +3233,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Поступления за использование природных и других ресурсов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3243,373 +3378,373 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-23581,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3370,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-23581,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48607,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3629,50 +3764,227 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48607,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3742,51 +4054,6714 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23581,0</w:t>
+48607,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Программа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63211,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29369,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29369,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29369,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28976,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28976,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1650,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26326,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4866,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4866,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4866,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-750,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+750,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению Буландынского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>районного маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 декабря 2025 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 8С-37/5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Ергольского сельского округа на 2027 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37435,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13894,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Подоходный налог </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2927,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2927,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7497,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+237,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5180,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3470,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3470,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23541,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23541,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23541,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7350,51 +14325,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению Буландынского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7408,6775 +14383,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-37/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
-[...6706 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Ергольского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>