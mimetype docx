--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="03cb176" w14:textId="03cb176">
+    <w:p w14:paraId="c85bc96" w14:textId="c85bc96">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете Шункыркольского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Атбасарского районного маслихата Акмолинской области от 17 декабря 2025 года № 8С 34/20</w:t>
+        <w:t>Решение Атбасарского районного маслихата Акмолинской области от 17 декабря 2025 года № 8С 34/20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Вводится в действие с 01.01.2026 в соответствии с пунктом 3 настоящего решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -269,69 +269,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 38 941 тысяча тенге, в том числе:</w:t>
+      1) доходы – 119 441,0 тысяча тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 9 994 тысяч тенге;</w:t>
+      налоговые поступления – 10 494,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -341,69 +341,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 28 947 тысяч тенге;</w:t>
+      поступления трансфертов – 108 947,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 38 941 тысяч тенге;</w:t>
+      2) затраты – 120 093,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -485,69 +485,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 652,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0 тенге:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 652,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       поступление займов – 0 тенге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -557,93 +557,237 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 652,7 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Атбасарского районного маслихата Акмолинской области от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 39/12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть в бюджете Шункыркольского сельского округа на 2026 год объем бюджетной субвенции, передаваемой из районного бюджета в бюджет Шункыркольского сельского округа в сумме 28 947 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Учесть, что в бюджете Шункыркольского сельского округа на 2026 год предусмотрены целевые трансферты из вышестоящих бюджетов, согласно приложению 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 2-1 в соответствии с решением Атбасарского районного маслихата Акмолинской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 37/17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -837,68 +981,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Атбасарского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 18 декабря 2025 года № 8С 34/20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Шункыркольского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Атбасарского районного маслихата Акмолинской области от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 39/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1480,51 +1662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 941</w:t>
+119 441,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1621,87 +1803,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Hалоговые поступления</w:t>
-[...35 lines deleted...]
-9 994</w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 494,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1834,51 +2016,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 755</w:t>
+1 755,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2011,51 +2193,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 755</w:t>
+1 755,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2188,51 +2370,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 239</w:t>
+8 239,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2365,51 +2547,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-299</w:t>
+299,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2542,51 +2724,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135</w:t>
+135,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2719,51 +2901,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 108</w:t>
+4 108,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2896,51 +3078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3697</w:t>
+4197,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3427,51 +3609,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 947</w:t>
+108 947,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3604,51 +3786,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 947</w:t>
+108 947,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3781,51 +3963,8084 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 947</w:t>
+108 947,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысячи тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120 093,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 495,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 495,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 495,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 598,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 598,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 598,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Приобретение финансовых активов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-652,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+VI. Финансирование дефицита (использование профицита) бюджета </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+652,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+652,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+652,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+652,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+652,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атбасарского районного маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 18 декабря 2025 года № 8С 34/20 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Шункыркольского сельского округа на 2027 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысячи тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+379 398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 835</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 176</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370 074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370 074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370 074</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4433,51 +12648,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 941</w:t>
+379 398</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4611,51 +12826,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 343</w:t>
+28 907</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -4770,51 +12985,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 343</w:t>
+28 907</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4909,51 +13124,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 343</w:t>
+28 907</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5087,51 +13302,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 598</w:t>
+9 728</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -5246,51 +13461,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 598</w:t>
+9 728</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5385,51 +13600,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 598</w:t>
+1 728</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5841,51 +14056,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000</w:t>
+340 763</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -6000,51 +14215,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000</w:t>
+340 763</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6139,51 +14354,228 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000</w:t>
+1 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+339 763</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8174,100 +16566,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Атбасарского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 18 декабря 2025 года № 8С 34/20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Шункыркольского сельского округа на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Шункыркольского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8849,51 +17241,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-379 398</w:t>
+39 942</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9026,51 +17418,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 324</w:t>
+10 161</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9203,51 +17595,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 489</w:t>
+1 517</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9380,51 +17772,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 489</w:t>
+1 517</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9557,51 +17949,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 835</w:t>
+8 644</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9734,51 +18126,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-311</w:t>
+319</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9911,51 +18303,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-141</w:t>
+149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10088,51 +18480,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 176</w:t>
+4 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10265,51 +18657,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 207</w:t>
+3 620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10660,51 +19052,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10796,51 +19188,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-370 074</w:t>
+29 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10973,51 +19365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-370 074</w:t>
+29 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11150,51 +19542,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-370 074</w:t>
+29 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -11802,51 +20194,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-379 398</w:t>
+39 942</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11980,51 +20372,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 907</w:t>
+29 077</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -12139,51 +20531,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 907</w:t>
+29 077</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12278,51 +20670,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 907</w:t>
+29 077</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12456,51 +20848,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 728</w:t>
+9 865</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -12615,51 +21007,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 728</w:t>
+9 865</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12754,51 +21146,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 728</w:t>
+1 865</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13210,51 +21602,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-340 763</w:t>
+1 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -13369,51 +21761,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-340 763</w:t>
+1 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13508,51 +21900,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000</w:t>
+1 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13604,132 +21996,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-339 763</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13822,51 +22210,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III. Чистое бюджетное кредитование</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13995,51 +22383,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14168,51 +22556,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+IV. Сальдо по операциям с финансовыми активами </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14340,52 +22728,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-IV. Сальдо по операциям с финансовыми активами </w:t>
+              <w:t xml:space="preserve">
+Приобретение финансовых активов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14513,52 +22901,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Приобретение финансовых активов </w:t>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14687,51 +23075,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+V. Дефицит (профицит) бюджета </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14859,52 +23247,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-V. Дефицит (профицит) бюджета </w:t>
+              <w:t xml:space="preserve">
+VI. Финансирование дефицита (использование профицита) бюджета </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15032,52 +23420,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-VI. Финансирование дефицита (использование профицита) бюджета </w:t>
+              <w:t>
+Поступление займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15206,51 +23594,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступление займов</w:t>
+Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15379,7629 +23767,599 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
+Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
-            </w:r>
-[...3279 lines deleted...]
-29 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атбасарского районного маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 18 марта 2025 года № 8С 37/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Целевые трансферты из вышестоящих бюджетов на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Атбасарского районного маслихата Акмолинской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 8С 37/17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...37 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысячи тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 000,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...109 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из областного бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 000,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...3920 lines deleted...]
-0</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средний ремонт внутрипоселковых дорог с. Сочинское (ул. Гагарина, ул. Жастар, ул. Элеватор, ул. Сары-Арқа, ул. Достық, ул. Бейбітшілік, ул. Еңбек) Атбасарского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -23033,55 +24391,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23407,31 +24765,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>