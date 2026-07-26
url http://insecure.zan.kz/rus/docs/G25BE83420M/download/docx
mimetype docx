--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c85bc96" w14:textId="c85bc96">
+    <w:p w14:paraId="12c58ff" w14:textId="12c58ff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>