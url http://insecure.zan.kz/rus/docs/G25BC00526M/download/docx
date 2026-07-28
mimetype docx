--- v0 (2026-03-10)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="87dacac" w14:textId="87dacac">
+    <w:p w14:paraId="ccc8b0d" w14:textId="ccc8b0d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете Новорыбинского сельского округа Аккольского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Аккольского районного маслихата Акмолинской области от 22 декабря 2025 года № С 52-6</w:t>
+        <w:t>Решение Аккольского районного маслихата Акмолинской области от 22 декабря 2025 года № С 52-6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Вводится в действие с 01.01.2026 в соответствии с пунктом 3 настоящего решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -269,105 +269,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 39 714,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 50 672,4 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 9 985,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 29 729,0 тысяч тенге;</w:t>
+      поступления трансфертов – 40 687,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 39 714,0 тысяч тенге;</w:t>
+      2) затраты – 52 949,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -377,69 +377,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -2 277,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 2 277,2 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Аккольского районного маслихата Акмолинской области от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 59-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Новорыбинского сельского округа на 2026-2028 годы из районного бюджета предусмотрена субвенция:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -472,70 +534,152 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2027 год – 30 025,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2028 год – 29 594,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Учесть, что в бюджете Новорыбинского сельского округа на 2026 год предусмотрены целевые текущие трансферты из районного бюджета согласно приложения 4 к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 2-1 в соответствии с решением Аккольского районного маслихата Акмолинской области от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 59-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -742,68 +886,7493 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ С 52-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Новорыбинского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Аккольского районного маслихата Акмолинской области от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 59-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 672,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 985,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Подоходный налог </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 750,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 750,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 330,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 185,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 905,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 905,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 687,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 687,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 687,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52 949,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 191,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 191,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 301,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Управление коммунальным имуществом города, районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 890,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 258,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 258,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 478,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+880,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат сумм неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2 277,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 277,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аккольского районного маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 22 декабря 2025 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ С 52-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Новорыбинского сельского округа на 2027 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1385,51 +8954,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 714,0</w:t>
+40 314,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1562,51 +9131,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 985,0</w:t>
+10 289,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1739,51 +9308,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 750,0</w:t>
+2 889,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1916,51 +9485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 750,0</w:t>
+2 889,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2093,51 +9662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 330,0</w:t>
+4 349,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2270,51 +9839,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-145,0</w:t>
+155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2447,51 +10016,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 185,0</w:t>
+4 194,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2624,51 +10193,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 905,0</w:t>
+3 051,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2729,51 +10298,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 </w:t>
+ 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2801,51 +10370,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 905,0</w:t>
+3 051,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2978,51 +10547,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 850,0</w:t>
+1 943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3155,51 +10724,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 055,0</w:t>
+1 108,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3332,51 +10901,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 729,0</w:t>
+30 025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3509,51 +11078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 729,0</w:t>
+30 025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3686,51 +11255,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 729,0</w:t>
+30 025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4523,51 +12092,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 714,0</w:t>
+40 314,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4700,51 +12269,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 434,0</w:t>
+28 034,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4877,51 +12446,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 434,0</w:t>
+28 034,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5054,51 +12623,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 434,0</w:t>
+28 034,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7471,113 +15040,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аккольского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ С 52-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Новорыбинского сельского округа на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Новорыбинского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8159,51 +15728,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 314,0</w:t>
+40 614,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8336,51 +15905,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 289,0</w:t>
+11 020,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8513,51 +16082,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 889,0</w:t>
+3 038,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8690,51 +16259,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 889,0</w:t>
+3 038,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8867,51 +16436,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 349,0</w:t>
+4 779,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9044,51 +16613,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-155,0</w:t>
+165,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9184,88 +16753,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-4 194,0</w:t>
+              <w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 614,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9398,51 +16967,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 051,0</w:t>
+3 203,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9503,51 +17072,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 3</w:t>
+3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9575,51 +17144,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 051,0</w:t>
+3 203,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9752,51 +17321,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 943,0</w:t>
+2 040,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9929,51 +17498,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 108,0</w:t>
+1 163,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10106,51 +17675,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 025,0</w:t>
+29 594,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10283,51 +17852,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 025,0</w:t>
+29 594,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10460,51 +18029,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 025,0</w:t>
+29 594,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -10583,51 +18152,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма тысяч тенге</w:t>
+Сумма  тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11297,51 +18866,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 314,0</w:t>
+40 614,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11474,51 +19043,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 034,0</w:t>
+28 334,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11651,51 +19220,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 034,0</w:t>
+28 334,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11828,51 +19397,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 034,0</w:t>
+28 334,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14114,6824 +21683,1125 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
-            </w:r>
-[...3119 lines deleted...]
-29 594,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению Аккольского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>районного маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 22 декабря 2025 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ С 52-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Целевые трансферты из районного бюджета, бюджетам районного значения,села, сельских округов на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Аккольского районного маслихата Акмолинской области от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 59-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сумма  тысяч тенге</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...109 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 958,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...140 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 958,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...161 lines deleted...]
-40 614,0</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима Новорыбинского сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 958,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-28 334,0</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На обеспечение деятельности пожарных постов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 043,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-28 334,0</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На ремонт и оснащение пожарных автомобилей запасными частями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-28 334,0</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На оплату коммунальных услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 102,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-9 780,0</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На приобретение топлива, горюче-смазочных материалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 122,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...2096 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На проведение текущего ремонта коммунального жилья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 890,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -20963,55 +22833,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>