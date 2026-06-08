--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae35818" w14:textId="ae35818">
+    <w:p w14:paraId="afd90ee" w14:textId="afd90ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении водоохранных зон и полос водных объектов Акмолинской области, режима их хозяйственного использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Акмолинской области от 18 августа 2025 года № А-8/440</w:t>
+        <w:t>Постановление акимата Акмолинской области от 18 августа 2025 года № А-8/440.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1321,50 +1321,88 @@
               </w:rPr>
               <w:t>№ А-8/440</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Водоохранные зоны и полосы водных объектов Акмолинской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменениями, внесенными постановлением акимата Акмолинской области от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-2/69</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2519,422 +2557,565 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-город Косшы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Кылшакты протяженностью 133 метра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Кокшетау (в створе географических координат х:12179.63 у: 12442.89, х:12293.24 у:12426.61)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Косшы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-город Степногорск</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок канала Нура-Есиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С юго-восточной стороны города Косшы, на 4,6 километре канала Нура-Есиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-город Степногорск, поселок Аксу, контрактная территория ТОО "QARABULAQ GOLD" (в створе географических координат 52°24'50.5" северной широты, 71°54'18.5" восточной долготы, 52°24'39.6" северной широты, 71°55'31.9" восточной долготы)</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Саркырама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Косшы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2962,349 +3143,206 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Степногорск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-по всей территории города Степногорск и Степногорского городского округа</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок русла реки Аксу протяженностью 1,802 километров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Степногорск, поселок Аксу, контрактная территория ТОО "QARABULAQ GOLD" (в створе географических координат 52°24'50.5" северной широты, 71°54'18.5" восточной долготы, 52°24'39.6" северной широты, 71°55'31.9" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3373,159 +3411,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...107 lines deleted...]
-300</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Аксу протяженностью 2,87 километров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на территории города Степногорск (в пределах координат точки №1 71°57'45.144" восточной долготы и 52°24'32.909" северной широты – точки №2 71°57'9.431" восточной долготы и 52°24'54.137" северной широты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3558,159 +3596,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...107 lines deleted...]
-300</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Аксу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по всей территории города Степногорск и Степногорского городского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3743,123 +3781,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-В 4,3 километрах северо-западнее города Степногорск</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Коровье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Степногорск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3898,195 +3936,338 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Аккольский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коксайская плотина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Карабулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Аккольский район, в границах земель Енбекского сельского округа </w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд каменный карьер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В 4,3 километрах северо-западнее города Степногорск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4114,534 +4295,391 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-50</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-100</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Плотина Карабулакская </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акмолинская область, город Степногорск, Карабулакский сельский округ, плотина Карабулакская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Аккольский район, Енбекский сельский округ, юго-западнее села Домбыралы</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Жарлыколь </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аккольский район, в границах земель Енбекского сельского округа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4669,349 +4707,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-35</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Енбек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район, Енбекский сельский округ, в 4 километрах юго-восточнее села Енбек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Аккольский район, в 2,5 километрах северо-восточнее от села Радовка</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кенжегалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район, Енбекский сельский округ, юго-западнее села Домбыралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5080,123 +5118,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Аккольский район, Енбекский сельский округ, в 4 километрах северо-западнее села Енбек</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Соленое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район, Енбекский сельский округ, юго-западнее села Домбыралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5224,385 +5262,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...143 lines deleted...]
-100</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жарсор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район, Азатский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...107 lines deleted...]
-300</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Красноборское водохранилище</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район, в 2,5 километрах северо-восточнее от села Радовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5635,863 +5673,863 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...143 lines deleted...]
-35</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Голубая Нива</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район, Енбекский сельский округ, в 4 километрах северо-западнее села Енбек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Пиявочное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Участок реки без названия </w:t>
-[...107 lines deleted...]
-35</w:t>
+Аккольский район, Енбекский сельский округ, в 12 километрах юго-западнее села Енбек </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...143 lines deleted...]
-35</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Ивы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район, Енбекский сельский округ, в 25 километрах северо-западнее села Енбек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Талкара к проекту "Реконструкция водопроводных сетей в селе Амангельды Аккольского района Акмолинской области"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район, Урюпинский сельский округ, село Амангельды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Участок рек Шолак Карасу и Ащылыозек протяженностью 2,35 километров административно расположен в Аккольском районе</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Участок реки без названия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район, Наумовский сельский округ, село Орнек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6519,391 +6557,534 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Аршалынский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Талкара протяженностью 4,7 километра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-50-100</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Акколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аккольский район, город Акколь </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+162-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Аршалынский район, на территории села Жибек жолы</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок рек Шолак Карасу и Ашылыозек протяженностью 2,35 километров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок рек Шолак Карасу и Ащылыозек протяженностью 2,35 километров административно расположен в Аккольском районе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6931,349 +7112,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-35</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Новорыбинская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район, село Новорыбинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Аршалынский район, на территории села Жибек жолы</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Кировская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккольский район, Енбекский сельский округ, село Рамадан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7301,534 +7482,391 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...143 lines deleted...]
-100</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Аршалынский район, сельский округ Жибек жолы</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок русла реки Есиль (Ишим)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, на территории села Жибек жолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7856,164 +7894,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...71 lines deleted...]
-Аршалынский район, Сарабинский сельский округ, в 4 километрах от села Береке</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок малой реки без названия – правого притока реки Есиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, 2,7 километра северо-западнее от села Родники, на прилегающей территории к участку Енбектас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8082,123 +8120,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Аршалынский район, Ижевский сельский округ, в 7,4 километрах от села Ижевское</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озера без названия на территории села Жибек жолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, на территории села Жибек жолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8226,164 +8264,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Аршалынский район, Сарабинский сельский округ, в 1,72 километра к северо-востоку от села Сараба</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Бирсуат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, Бирсуатский сельский округ, в 7 километрах от села Бирсуат на реке Актасты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8411,164 +8449,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Аршалынский район, на территории Михайловского и Сарабинского сельских округов</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Батпакколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, Акбулакский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8596,164 +8634,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Аршалынский район, сельский округ Жибек жолы, в 9,5 километрах юго-западнее от станции Бабатай</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жалтырколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, сельский округ Жибек жолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8781,164 +8819,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Аршалынский район, с юго-восточной стороны поселка Аршалы</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Большая Сарыоба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, Сарабинский сельский округ, в 4 километрах от села Береке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9007,1048 +9045,1048 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Айдарлыколь </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, Ижевский сельский округ, в 7,4 километрах от села Ижевское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...143 lines deleted...]
-35</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Алихан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, Сарабинский сельский округ, в 1,72 километра к северо-востоку от села Сараба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шелкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, на территории Михайловского и Сарабинского сельских округов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...143 lines deleted...]
-35-75</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Большой Барлыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, сельский округ Жибек жолы, в 9,5 километрах юго-западнее от станции Бабатай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок притока реки Есиль протяженностью 2 километра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, с юго-восточной стороны поселка Аршалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...71 lines deleted...]
-Аршалынский район, Волгодоновский сельский округ (в створе в створе географических координат 51°3'12.03" северной широты, 72°1'50.26" восточной долготы – 51°2'56.83" северной широты, 72°1'22.05" восточной долготы)</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Кенетай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, Константиновский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10076,1358 +10114,1501 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Астраханский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина без названия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, в 3,1 километрах северо-восточнее села Елтоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-50-100</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Георгиевская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буруктальское водохранилище</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, в административных границах Анарского сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-35</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Орловка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, в административных границах сельского округа Жибек Жолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Атбасарский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок притока пруда без названия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, Волгодоновский сельский округ (в створе в створе географических координат 51°3'12.03" северной широты, 72°1'50.26" восточной долготы – 51°2'56.83" северной широты, 72°1'22.05" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-Река Есиль</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Тазколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Атбасарский район </w:t>
-[...71 lines deleted...]
-50-100</w:t>
+Аршалынский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астраханский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есиль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Река Жиланды </w:t>
-[...107 lines deleted...]
-35-55</w:t>
+Астраханский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Атбасарский район</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Колутон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астраханский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11455,164 +11636,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Атбасарский район, участок для проектирования и строительства моста, расположенного на 216,196 километре автомобильной дороги "Астана-Аркалык-Торгай-Иргиз-Шалкар"</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Алаколь с притоком</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астраханский район, Бесбидаикский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11651,708 +11832,565 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...143 lines deleted...]
-50</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атбасарский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...143 lines deleted...]
-50</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Жабай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Атбасарский район, Сочинский сельский округ, село Сочинское, на реке Шортанбай</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Жиланды </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12380,349 +12418,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...143 lines deleted...]
-50</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Кайракты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Атбасарский район, вблизи сел Орта Мойнак и Новопетропавловка</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Шуга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район, участок для проектирования и строительства моста, расположенного на 216,196 километре автомобильной дороги "Астана-Аркалык-Торгай-Иргиз-Шалкар"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12791,123 +12829,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Атбасарский район, вблизи сел Орта Мойнак и Новопетропавловка</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Шортанбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район, участок для проектирования и строительства моста, расположенного на 264,151 километре автомобильной дороги "Астана-Аркалык-Торгай-Иргиз-Шалкар"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12976,123 +13014,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Атбасарский район, вблизи сел Орта Мойнак и Новопетропавловка</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жарколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район, сельский округ Акана Курманова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13120,576 +13158,719 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...143 lines deleted...]
-35</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Карамырза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район, на старом русле реки Николаевское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...143 lines deleted...]
-35-55</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водохранилище Сочинское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район, Сочинский сельский округ, село Сочинское, на реке Шортанбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-район Биржан сал</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Сепе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район, на реке Жолан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Район Биржан сал</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Сарыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район, вблизи сел Орта Мойнак и Новопетропавловка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13717,164 +13898,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Район Биржан сал</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Туздук (Тузкудук)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район, вблизи сел Орта Мойнак и Новопетропавловка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13943,123 +14124,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Район Биржан сал</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старица Орта Мойнак (Кызылколь)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район, вблизи сел Орта Мойнак и Новопетропавловка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14128,159 +14309,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...107 lines deleted...]
-300</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Тайкеткен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасарский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14313,493 +14494,350 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-100</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Шортанбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атбасарский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район Биржан сал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Район Биржан сал (в створе географических координат 52°42'23.41" северной широты, 71°9'50.75" восточной долготы – 52°44'2.99" северной широты, 71°13'7.36" восточной долготы)</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Атансор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Биржан сал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14827,313 +14865,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...143 lines deleted...]
-50</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Участок соленого озера (без названия) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Биржан сал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...35 lines deleted...]
-озеро Жукей</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Аксу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15197,164 +15235,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Район Биржан сал (в створе географических координат 52°29'14.00" северной широты, 71°0'50.00" восточной долготы – 52°29'41.00" северной широты, 71°0'34.00" восточной долготы)</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Коныр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Биржан сал, Ульгинский сельский округ, в 9,2 километрах от села Жалтырколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15382,349 +15420,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...143 lines deleted...]
-75</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Атан с русловым водохранилищем Тассу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Биржан сал (в створе географических координат 52°43'54.29" северной широты, 71°12'57.38" восточной долготы – 52°43'59.67" северной широты, 71°18'0.43" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Район Биржан сал (в створе географических координат 52°55'27.00" северной широты, 72°51'21.00" восточной долготы – 52°58'20.00" северной широты, 72°57'16.00" восточной долготы)</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Тассу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Биржан сал (в створе географических координат 52°41'5.30" северной широты, 71°11'26.55" восточной долготы – 52°43'51.98" северной широты, 71°12'45.24" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15752,164 +15790,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Район Биржан сал (в створе географических координат 52°56'54.00" северной широты, 72°45'47.00" восточной долготы – 52°58'22.00" северной широты, 72°57'15.00" восточной долготы)</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Шат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Биржан сал (в створе географических координат 52°42'23.41" северной широты, 71°9'50.75" восточной долготы – 52°44'2.99" северной широты, 71°13'7.36" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15937,761 +15975,904 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...143 lines deleted...]
-35</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Атан (правый берег)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Биржан сал (на рассматриваемом створе), 5 километров юго-западнее села Енбекшильдерское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Буландынский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Жукей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Биржан сал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-35-55</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Сор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Биржан сал (в створе географических координат 52°29'14.00" северной широты, 71°0'50.00" восточной долготы – 52°29'41.00" северной широты, 71°0'34.00" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-35-55</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд без названия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Биржан сал, в административных границах Заураловского сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Буландынский район, Караозекский сельский округ, вблизи села Байсуат</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Шат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Биржан сал (в створе географических координат 52°55'27.00" северной широты, 72°51'21.00" восточной долготы – 52°58'20.00" северной широты, 72°57'16.00" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16719,164 +16900,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Буландынский район, Вознесенский сельский округ, село Вознесенка</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Семизбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Биржан сал (в створе географических координат 52°56'54.00" северной широты, 72°45'47.00" восточной долготы – 52°58'22.00" северной широты, 72°57'15.00" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16945,863 +17126,720 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-100</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кызылсор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Район Биржан сал, на участке месторождения "Кызылсор" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буландынский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- Участок реки Кайракты протяженностью 4,321 километров (левый берег) в пределах границ земельного участка под кадастровыми номерами 01-009-003-204; 01-009-003-205; 01-009-003-206; 01-009-003-230 </w:t>
-[...107 lines deleted...]
-35</w:t>
+Река Аршалы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буландынский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...143 lines deleted...]
-50</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Баксук </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буландынский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- Водохранилище Прохоровско-Колоколовская </w:t>
-[...35 lines deleted...]
-Буландынский район, Караозекский сельский округ</w:t>
+Участок русла реки без названия (река Сухая балка) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буландынский район, Караозекский сельский округ, вблизи села Байсуат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17829,200 +17867,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-55</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...107 lines deleted...]
-300</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Кайракты протяженностью 400 метров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буландынский район, Вознесенский сельский округ, село Вознесенка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18055,308 +18093,308 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...143 lines deleted...]
-50</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Ярославское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буландынский район, Журавлевский сельский округ, в 1,58 километрах от села Ярославка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Буландынский район, Новобратский сельский округ</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Кайракты протяженностью 358 метров (правый берег) в пределах границ земельного участка под кадастровым номером 01-009-003-190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буландынский район, Караозекский сельский округ, село Байсуат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18384,391 +18422,534 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...35 lines deleted...]
-Река Жолболды</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Буландынский район </w:t>
-[...71 lines deleted...]
-35-55</w:t>
+ Участок реки Кайракты протяженностью 4,321 километров (левый берег) в пределах границ земельного участка под кадастровыми номерами 01-009-003-204; 01-009-003-205; 01-009-003-206; 01-009-003-230 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буландынский район, Караозекский сельский округ, северо-восточнее села Караозек и юго-западнее города Макинск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бурабайский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Кыстау-Карагай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буландынский район, Караозекский сельский округ, село Аккайын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-Река Кылшакты</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Бурабайский район </w:t>
+ Водохранилище Прохоровско-Колоколовская </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буландынский район, Караозекский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18796,349 +18977,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Талгынколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Река Аршалы </w:t>
-[...107 lines deleted...]
-35-40</w:t>
+ Буландынский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Бурабайский район, Успеноюрьевский сельский округ, в 2,3 километрах юго-восточнее села Николаевка</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Мат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буландынский район, Амангельдинский сельский округ (в створе географических координат 52°7'18.90" северной широты, 69°58'49.61" восточной долготы – 52°11'22.18" северной широты, 69°54'42.04" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19166,164 +19347,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Бурабайский район</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Коныр протяженностью 5,4 километра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буландынский район, Новобратский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19392,493 +19573,350 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Жолболды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Буландынский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бурабайский район</w:t>
-            </w:r>
-[...70 lines deleted...]
-35-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Бурабайский район</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кылшакты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бурабайский район </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19947,87 +19985,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...35 lines deleted...]
-Озеро Боровое</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Аршалы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20091,164 +20129,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35-40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Бурабайский район</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Аршалы протяженностью 3 километра (вблизи села Николаевка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район, Успеноюрьевский сельский округ, в 2,3 километрах юго-восточнее села Николаевка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20276,128 +20314,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...35 lines deleted...]
-Озеро Майбалык</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Катарколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20425,164 +20463,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
-[...35 lines deleted...]
-50-90</w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...35 lines deleted...]
-Озеро Караунгур</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Щучье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20646,349 +20684,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-80</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...143 lines deleted...]
-50</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Малое Чебачье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Бурабайский район, Златопольский сельский округ, в 5 километрах юго-восточнее от села Златополье</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Большое Чебачье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21016,164 +21054,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Бурабайский район, Успеноюрьевский сельский округ, в 70 метрах севернее села Райгородок</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Боровое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21201,349 +21239,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...143 lines deleted...]
-35</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жукей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Бурабайский район, Успеноюрьевский сельский округ, с западной стороны села Успеноюрьевка</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Майбалык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21571,719 +21609,719 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+50-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...143 lines deleted...]
-35</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Караунгур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...143 lines deleted...]
-35</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Текеколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район, в 500 метрах севернее озера Большое Чебачье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...143 lines deleted...]
-50</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Алаколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район, Златопольский сельский округ, в 5 километрах юго-восточнее от села Златополье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
-Бурабайский район, село Катарколь (в створе географических координат 52°58'4.87" северной широты, 70°23'57.47" восточной долготы –52°58'9.92" северной широты, 70°25'32.34" восточной долготы)</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Шыбындыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район, Успеноюрьевский сельский округ, в 70 метрах севернее села Райгородок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22311,164 +22349,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
-Бурабайский район, Златопольский сельский округ, вблизи села Лесной хутор</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро без названия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район, Абылайханский сельский округ, в 3,4 километрах северо-восточнее села Старый Карабаур</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22496,242 +22534,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Егиндыкольский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Лавочное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район, Успеноюрьевский сельский округ, с западной стороны села Успеноюрьевка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...107 lines deleted...]
-500</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кайындыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район, Успеноюрьевский сельский округ, с западной стороны села Карагай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22764,123 +22945,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кояндыколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Озеро Косколь </w:t>
-[...35 lines deleted...]
-Егиндыкольской район</w:t>
+Бурабайский район, Успеноюрьевский сельский округ, в 2,73 километрах юго-западнее села Клинцы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22919,195 +23100,338 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Ерейментауский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жайнак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район, Абылайханский сельский округ, в 4 километрах севернее села Зеленый Бор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Ерейментауский район</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Катарколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район, село Катарколь (в створе географических координат 52°58'4.87" северной широты, 70°23'57.47" восточной долготы –52°58'9.92" северной широты, 70°25'32.34" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23135,534 +23459,391 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-35</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Лесной хутор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабайский район, Златопольский сельский округ, вблизи села Лесной хутор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егиндыкольский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Ерейментауский район, в пределах города Ерейментау</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Самарбай </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егиндыкольский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23731,123 +23912,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Ерейментауский район, Бестогайский сельский округ (в пределах координат точки №1 72°34'42.99" восточной долготы и 51°52'3.44" северной широты– точки №2 72°34'5.7" восточной долготы и 51°50'29.39" северной широты)</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Косколь </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егиндыкольской район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23886,338 +24067,195 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Ерейментауский район, Улентинский сельский округ, в 6,7 километрах северо-западнее села Сарыадыр</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Селеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24245,164 +24283,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...71 lines deleted...]
-Ерейментауский район, Улентинский сельский округ, в 5,5 километрах северо-западнее станции Коржинколь</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Зимбулак (Чимбулак) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24430,164 +24468,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Ерейментауский район, более 40 километров северо-восточнее города Ерейментау</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Зимбулак в створе земельного участка для строительства подъездной дороги и моста к проектируемой "Ветряной электрической станции в районе города Ерейментау мощностью 50 МВт"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, в 2 километрах юго-восточнее от города Ерейментау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24656,123 +24694,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Ерейментауский район</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок по правому берегу реки Зимбулак в створе земельного участка вдоль расположения линии выдачи мощности и повышающей подстанции проектируемой "Ветряной электрической станции в районе города Ерейментау мощностью 50 МВт"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, в пределах города Ерейментау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24841,123 +24879,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Ерейментауский район</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок пересыхающей реки без названия, притока реки Кедей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, Бестогайский сельский округ (в пределах координат точки №1 72°34'42.99" восточной долготы и 51°52'3.44" северной широты– точки №2 72°34'5.7" восточной долготы и 51°50'29.39" северной широты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24985,164 +25023,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-38</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Ерейментауский район, сельский округ имени Олжабай батыра, в границах села Олжабай батыра</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Тениз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, Улентинский сельский округ, в 10,5 километрах северо-западнее села Сарыадыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25170,164 +25208,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Ерейментауский район, сельский округ имени Олжабай батыра</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кобейтуз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, Улентинский сельский округ, в 6,7 километрах северо-западнее села Сарыадыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25396,123 +25434,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Ерейментауский район, сельский округ имени Олжабай батыра</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Коржинколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, Улентинский сельский округ, в 5,5 километрах северо-западнее станции Коржинколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25540,331 +25578,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...161 lines deleted...]
-35-100</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жарсор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, более 40 километров северо-восточнее города Ерейментау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...35 lines deleted...]
-Река Кедей</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Большой Шарыкты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25928,128 +25948,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...35 lines deleted...]
-Река Акмырза</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Оленты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26113,164 +26133,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35-38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...71 lines deleted...]
-До озера Тайбай Ерейментауского района</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Карибай протяженностью 1,7 километра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, сельский округ имени Олжабай батыра, в границах села Олжабай батыра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26298,164 +26318,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-50</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...71 lines deleted...]
-Ерейментауский район</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Река Олжабай </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, сельский округ имени Олжабай батыра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26483,164 +26503,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
-Ерейментауский район</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Река Шайтанды </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, сельский округ имени Олжабай батыра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26668,761 +26688,922 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...143 lines deleted...]
-50-100</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приток</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реки Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от села Новокаменка до села Олжабай батыра Ерейментауского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Есильский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кедей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-50-100</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Акмырза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-35-41</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Тамдыозек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До озера Тайбай Ерейментауского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Есильский район, в границах села Жаныспай, (в створе географических координат 52°5'3.66" северной широты, 66°5'31.13" восточной долготы, 52°3'52.94" северной широты, 66°3'10.54" восточной долготы)</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Тургунбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27450,164 +27631,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+9-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Есильский район, в границах села Алматинское (в створе географических координат 51°32'9.718" северной широты, 65°47'51.547" восточной долготы)</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27676,720 +27857,720 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-100</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Тайганколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есильский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жаксынский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есильский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-Река Есиль</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жаксынский район </w:t>
-[...71 lines deleted...]
-50-100</w:t>
+Река Кызылсу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есильского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Жаксынский район</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Жаныспай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есильский район, в границах села Жаныспай, (в створе географических координат 52°5'3.66" северной широты, 66°5'31.13" восточной долготы, 52°3'52.94" северной широты, 66°3'10.54" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28417,164 +28598,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Жаксынский район, вблизи села Терсакан</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Караколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есильский район, в границах села Алматинское (в створе географических координат 51°32'9.718" северной широты, 65°47'51.547" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28602,868 +28783,725 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...143 lines deleted...]
-35-50</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Караколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есильский район, в границах села Интернациональное (в створе географических координат начала участка 51°38'27" северной широты, 65°47'23" восточной долготы, конца участка 51°39'31" северной широты, 65°49'41" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-740</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-75</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Обырколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есильский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксынский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...143 lines deleted...]
-35</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жаксынский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...35 lines deleted...]
-Плотина Чапаевское - 2</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Терсаккан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29491,427 +29529,570 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
-[...35 lines deleted...]
-35</w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жаркаинский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Камсакты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксынский район, вблизи села Терсакан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-50-100</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водохранилище Белагаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксынский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Жаркаинский район</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водохранилище Шункырколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксынский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29939,946 +30120,946 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-35-42</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Шоптыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксынский район, в 18 километрах к югу от села Кийма (в створе географических координат 51°24'48.05" северной широты, 67°30'46.01" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Зерендинский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Чапаевское - 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксынский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Чапаевское - 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксынский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35-90</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаркаинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-35-80</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жаркаинский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Зерендинский район, Приреченский сельский округ, в 3 километрах к востоку от села Павловка, в створе географических координат территории участка недр для проведения операций по добыче месторождения "Кумдыколь" (№153º08'22.52" северной широты, 68º57'25.02" восточной долготы; №253º08'12.56" северной широты, 68º58'19.70" восточной долготы)</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Терсаккан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаркаинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30906,498 +31087,355 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-35</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Коко </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаркаинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-50</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...35 lines deleted...]
-Река Кылшакты</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Чаглинка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31502,123 +31540,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...71 lines deleted...]
-Зерендинский район, сельский округ Малика Габдуллина, село Серафимовка (в створе географических координат 52°57'34.00" северной широты, 69°17'56.00"восточной долготы, - 52°57'40.00" северной широты, 69°17'53.00" восточной долготы)</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Айдабол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, село Викторовка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31646,164 +31684,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Зерендинский район, Байтерекский сельский округ (в створе географических координат 52°54'40.00" северной широты, 68°55'58.00" восточной долготы - 52°56'43.00" северной широты, 68°55'19.00" восточной долготы)</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Зеренда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, село Зеренда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31831,164 +31869,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+35-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Зерендинский район</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Кумдыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, Приреченский сельский округ, в 3 километрах к востоку от села Павловка, в створе географических координат территории участка недр для проведения операций по добыче месторождения "Кумдыколь" (№153º08'22.52" северной широты, 68º57'25.02" восточной долготы; №253º08'12.56" северной широты, 68º58'19.70" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32016,164 +32054,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Зерендинский район, в административных границах сельского округа Малика Габдуллина </w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подлесненское водохранилище</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, Байтерекский сельский округ, вблизи села Байтерек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32242,123 +32280,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Зерендинский район, сельский округ Конай би (в створе географических координат 53°4'30.61" северной широты, 69°37'19.86" восточной долготы - 53°4'57.65" северной широты, 69°38'35.22" восточной долготы)</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Желтау и его приток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, сельский округ имени Канай би (в створе географических координат 53°1'5.93" северной широты, 69°30'20.33" восточной долготы –53°1'1.23" северной широты, 69°32'34.11" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32386,164 +32424,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Зерендинский район, сельский округ Малика Габдуллина (в створе географических координат 52°56'1.46" северной широты, 69°22'30.55" восточной долготы, - 52°56'41.93" северной широты, 69°24'49.12" восточной долготы)</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кылшакты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32571,92 +32609,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32684,51 +32722,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зерендинский район, сельский округ Малика Габдуллина (в створе географических координат 52°55'22.76" северной широты, 69°17'45.42" восточной долготы, - 52°56'7.89" северной широты, 69°18'56.74" восточной долготы)</w:t>
+Зерендинский район, сельский округ Малика Габдуллина, село Серафимовка (в створе географических координат 52°57'34.00" северной широты, 69°17'56.00"восточной долготы, - 52°57'40.00" северной широты, 69°17'53.00" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32756,164 +32794,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-Зерендинский район, сельский округ Малика Габдуллина (в створе географических координат 53°0'2.29" северной широты, 69°21'44.44" восточной долготы, - 52°59'48.80" северной широты, 69°23'51.17" восточной долготы)</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Терисбутак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, Байтерекский сельский округ (в створе географических координат 52°54'40.00" северной широты, 68°55'58.00" восточной долготы - 52°56'43.00" северной широты, 68°55'19.00" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32952,380 +32990,523 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Коргалжынский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Жабай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-Река Нура</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоем без названия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Коргалжынский район </w:t>
-[...71 lines deleted...]
-35-100</w:t>
+Зерендинский район, в административных границах сельского округа Малика Габдуллина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Коргалжынский район</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Ащиколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, сельский округ Конай би (в створе географических координат 53°4'30.61" северной широты, 69°37'19.86" восточной долготы - 53°4'57.65" северной широты, 69°38'35.22" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33353,164 +33534,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-50</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Коргалжынский район</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Кошкарбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, сельский округ Малика Габдуллина (в створе географических координат 52°56'1.46" северной широты, 69°22'30.55" восточной долготы, - 52°56'41.93" северной широты, 69°24'49.12" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33538,164 +33719,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Коргалжынский район, на территории Арыктинского и Кенбидаикского сельских округов</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Кошкарбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, сельский округ Малика Габдуллина (в створе географических координат 52°55'22.76" северной широты, 69°17'45.42" восточной долготы, - 52°56'7.89" северной широты, 69°18'56.74" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33723,164 +33904,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Коргалжынский район</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Кошкарбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, сельский округ Малика Габдуллина (в створе географических координат 53°0'2.29" северной широты, 69°21'44.44" восточной долготы, - 52°59'48.80" северной широты, 69°23'51.17" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33908,391 +34089,391 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35-50</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коргалжынский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Сандыктауский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Нура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Коргалжынский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Сандыктауский район</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Султанкельды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коргалжынский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34320,164 +34501,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Сандыктауский район</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Тенгиз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коргалжынский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34505,164 +34686,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-55</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Сандыктауский район</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Алаколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коргалжынский район, на территории Арыктинского и Кенбидаикского сельских округов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34690,164 +34871,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-55</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Сандыктауский район</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Сулкурколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коргалжынский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34875,164 +35056,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Сандыктауский район</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кумколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коргалжынский район, В административных границах Майшукурского сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35060,93 +35241,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Целиноградский район</w:t>
+Сандыктауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35179,159 +35360,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Река Есиль</w:t>
-[...107 lines deleted...]
-50-100</w:t>
+Река Жабай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандыктауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35363,160 +35544,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Целиноградский район </w:t>
-[...71 lines deleted...]
-35-100</w:t>
+Река Жиландинка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандыктауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35548,88 +35729,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Целиноградский район </w:t>
+Река Саркырама </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандыктауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35657,51 +35838,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35734,87 +35915,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Участок реки Козыкош</w:t>
-[...35 lines deleted...]
-Целиноградский район</w:t>
+Озеро Кумдыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандыктауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35842,51 +36023,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35919,87 +36100,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Участки рек Саркырама и Козыкош</w:t>
-[...35 lines deleted...]
-Целиноградский район, в створе земельного участка, расположенного в 200 метрах юго-западней села Каражар</w:t>
+Озеро Якши-Янгызтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандыктауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36027,719 +36208,576 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...143 lines deleted...]
-35</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноградский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...143 lines deleted...]
-35</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Нура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноградский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Целиноградский район, Караоткельский сельский округ, в 3,6 километрах южнее села Каражар</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Мукыр, являющейся левым притоком реки Козыкош</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноградский район </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36767,385 +36805,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...143 lines deleted...]
-75-100</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Козыкош</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...107 lines deleted...]
-180-300</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участки рек Саркырама и Козыкош</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, в створе земельного участка, расположенного в 200 метрах юго-западней села Каражар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37178,123 +37216,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Целиноградский район Приреченский сельский округ</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Старая Саркырама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, участок прохождения проектируемой сети электропередач села Тайтобе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37322,534 +37360,534 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...143 lines deleted...]
-75</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Кызылсай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, сельский округ Кабанбай батыра, участок Жуантобе товарищества с ограниченной ответственностью "АлтынБедел"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...143 lines deleted...]
-35-50</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Козыкош (правый берег)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, с западной стороны села Караоткель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-Целиноградский район, в 4,2 километрах юго-западнее от села Коянды</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Козыкош протяженностью 2,5 километров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, Караоткельский сельский округ, в 3,6 километрах южнее села Каражар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37877,164 +37915,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Целиноградский район, сельский округ Кабанбай батыра</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Зоревка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, Приреченский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38062,200 +38100,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+75-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...107 lines deleted...]
-300</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Аулиетай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, Караоткельский сельский округ, в 2,5 километрах севернее села Караоткель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180-300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38288,123 +38326,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...71 lines deleted...]
- Целиноградский район </w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Белый дом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район Приреченский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38432,534 +38470,534 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...143 lines deleted...]
-35-38</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Соленая Балка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, Кояндинский сельский округ, в 5,5 километрах южнее села Тимофеевка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...143 lines deleted...]
-35-40</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Плотина без названия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, Софиевский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
- Целиноградский район, от объездной автомобильной дороги до границы с Астраханским районом </w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кояндинское водохранилище</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, в 4,2 километрах юго-западнее от села Коянды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38987,164 +39025,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-39</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...71 lines deleted...]
-Целиноградский район, вблизи села Мортык</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Дамира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, сельский округ Кабанбай батыра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39213,457 +39251,457 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...143 lines deleted...]
-50</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Ушколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, сельский округ Кабанбай батыра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...143 lines deleted...]
-50</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Целиноградский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...35 lines deleted...]
-Озеро Жаланаш</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Козыкош</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39727,128 +39765,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35-38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...35 lines deleted...]
-Болото Коскопа</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Мукыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39876,385 +39914,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-312-500</w:t>
-[...35 lines deleted...]
-35</w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...143 lines deleted...]
-35</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Есиль протяженностью 94,460 километров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Целиноградский район, от объездной автомобильной дороги до границы с Астраханским районом </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...71 lines deleted...]
-Целиноградский район, село Жалгызкудук</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Озеро Мортык </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, вблизи села Мортык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40323,308 +40361,308 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...143 lines deleted...]
-35</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Жарлыколь протяженностью 1 километр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район (в створе географических координат 50°36'4.61" северной широты, 70°58'50.71" восточной долготы - 50°36'3.74" северной широты, 70°59'41.59" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...71 lines deleted...]
-Целиноградский район, в административный границах Максимовского сельского округа </w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Плантация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40652,164 +40690,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...71 lines deleted...]
-Расположен на территории Целиноградского района Акмолинской области, юго-восточнее города Косшы (в створе географических координат устья реки Нура 51°39'59" северной широты, 72°09'03" восточной долготы, устья реки Есиль 51°39'45" северной широты, 70°49'25" восточной долготы)</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жаланаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40837,91 +40875,1201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болото Коскопа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+312-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОзероЖивотноводческое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Чеченское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, село Жалгызкудук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Черное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, село Жалгызкудук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоем Тонкерис</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноградский район, в административный границах Максимовского сельского округа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Участки Канала Нура-Есиль </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расположен на территории Целиноградского района Акмолинской области, юго-восточнее города Косшы (в створе географических координат устья реки Нура 51°39'59" северной широты, 72°09'03" восточной долготы, устья реки Есиль 51°39'45" северной широты, 70°49'25" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -41023,50 +42171,438 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35-37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Узынколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В районе сел Жанаесиль и Караменды Батыра Целиноградского района </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13-300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Водоем </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәби-құрылыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В административных границах Жанаесильского сельского округа Целиноградского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -45001,55 +46537,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -45375,31 +46911,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>