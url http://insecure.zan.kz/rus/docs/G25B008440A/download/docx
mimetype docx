--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="afd90ee" w14:textId="afd90ee">
+    <w:p w14:paraId="da9defd" w14:textId="da9defd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1336,71 +1336,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Водоохранные зоны и полосы водных объектов Акмолинской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 с изменениями, внесенными постановлением акимата Акмолинской области от 27.02.2026 </w:t>
+      Сноска. Приложение 1 с изменениями, внесенными постановлением акимата Акмолинской области от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ А-2/69</w:t>
+        <w:t>№ А-4/156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -23655,607 +23655,786 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Егиндыкольский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Водоем </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Без названия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В административных границах Успеноюрьевского сельского округа Бурабайского района (с географическими координатами 52°37′8.77″С; 69°48′39.43″В)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Озеро Самарбай </w:t>
-[...71 lines deleted...]
-500</w:t>
+Водоем </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Без названия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В административных границах Успеноюрьевского сельского округа Бурабайского района (с географическими координатами 52°37′18.33″С; 69°48′32.51″В)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егиндыкольский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Ерейментауский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Самарбай </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егиндыкольский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Ерейментауский район</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Косколь </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егиндыкольской район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24283,349 +24462,206 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ерейментауский район</w:t>
-            </w:r>
-[...70 lines deleted...]
-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Ерейментауский район, в 2 километрах юго-восточнее от города Ерейментау</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Селеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24653,164 +24689,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Ерейментауский район, в пределах города Ерейментау</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Зимбулак (Чимбулак) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24879,123 +24915,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Ерейментауский район, Бестогайский сельский округ (в пределах координат точки №1 72°34'42.99" восточной долготы и 51°52'3.44" северной широты– точки №2 72°34'5.7" восточной долготы и 51°50'29.39" северной широты)</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Зимбулак в створе земельного участка для строительства подъездной дороги и моста к проектируемой "Ветряной электрической станции в районе города Ерейментау мощностью 50 МВт"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, в 2 километрах юго-восточнее от города Ерейментау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25064,123 +25100,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Ерейментауский район, Улентинский сельский округ, в 10,5 километрах северо-западнее села Сарыадыр</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок по правому берегу реки Зимбулак в створе земельного участка вдоль расположения линии выдачи мощности и повышающей подстанции проектируемой "Ветряной электрической станции в районе города Ерейментау мощностью 50 МВт"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, в пределах города Ерейментау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25208,164 +25244,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Ерейментауский район, Улентинский сельский округ, в 6,7 километрах северо-западнее села Сарыадыр</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок пересыхающей реки без названия, притока реки Кедей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, Бестогайский сельский округ (в пределах координат точки №1 72°34'42.99" восточной долготы и 51°52'3.44" северной широты– точки №2 72°34'5.7" восточной долготы и 51°50'29.39" северной широты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25434,123 +25470,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...71 lines deleted...]
-Ерейментауский район, Улентинский сельский округ, в 5,5 километрах северо-западнее станции Коржинколь</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Тениз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, Улентинский сельский округ, в 10,5 километрах северо-западнее села Сарыадыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25619,123 +25655,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Ерейментауский район, более 40 километров северо-восточнее города Ерейментау</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кобейтуз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, Улентинский сельский округ, в 6,7 километрах северо-западнее села Сарыадыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25804,123 +25840,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Ерейментауский район</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Коржинколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, Улентинский сельский округ, в 5,5 километрах северо-западнее станции Коржинколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25948,164 +25984,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Ерейментауский район</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жарсор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, более 40 километров северо-восточнее города Ерейментау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26133,164 +26169,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-38</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Ерейментауский район, сельский округ имени Олжабай батыра, в границах села Олжабай батыра</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Большой Шарыкты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26359,123 +26395,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Ерейментауский район, сельский округ имени Олжабай батыра</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Оленты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26503,164 +26539,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Ерейментауский район, сельский округ имени Олжабай батыра</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Карибай протяженностью 1,7 километра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, сельский округ имени Олжабай батыра, в границах села Олжабай батыра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26729,326 +26765,308 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...161 lines deleted...]
-35-100</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Река Олжабай </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, сельский округ имени Олжабай батыра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Ерейментауский район</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Река Шайтанды </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район, сельский округ имени Олжабай батыра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27076,200 +27094,218 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...107 lines deleted...]
-500</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приток</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реки Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от села Новокаменка до села Олжабай батыра Ерейментауского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86-500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27302,123 +27338,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...71 lines deleted...]
-До озера Тайбай Ерейментауского района</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кедей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27446,128 +27482,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-50</w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...35 lines deleted...]
-Река Тургунбай</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Акмырза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27631,164 +27667,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9-100</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
-Ерейментауский район</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Тамдыозек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До озера Тайбай Ерейментауского района</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27816,128 +27852,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...35 lines deleted...]
-Озеро Тайганколь</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Тургунбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28001,1877 +28037,1877 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50-100</w:t>
+9-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Есильский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...107 lines deleted...]
-500-1000</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Тайганколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35-41</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есильский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-35</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есильский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...143 lines deleted...]
-35-75</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Кызылсу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есильского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-100</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Жаныспай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есильский район, в границах села Жаныспай, (в створе географических координат 52°5'3.66" северной широты, 66°5'31.13" восточной долготы, 52°3'52.94" северной широты, 66°3'10.54" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...143 lines deleted...]
-100</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Караколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есильский район, в границах села Алматинское (в створе географических координат 51°32'9.718" северной широты, 65°47'51.547" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жаксынский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Караколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есильский район, в границах села Интернациональное (в створе географических координат начала участка 51°38'27" северной широты, 65°47'23" восточной долготы, конца участка 51°39'31" северной широты, 65°49'41" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-740</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-Река Есиль</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Обырколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жаксынский район </w:t>
-[...71 lines deleted...]
-50-100</w:t>
+Есильский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаксынский район</w:t>
-            </w:r>
-[...70 lines deleted...]
-35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-75</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жаксынский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-Водохранилище Белагаш</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Терсаккан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29935,164 +29971,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-50</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Жаксынский район</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Камсакты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксынский район, вблизи села Терсакан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30161,123 +30197,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Жаксынский район, в 18 километрах к югу от села Кийма (в створе географических координат 51°24'48.05" северной широты, 67°30'46.01" восточной долготы)</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водохранилище Белагаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксынский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30305,128 +30341,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...35 lines deleted...]
-Плотина Чапаевское - 1</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водохранилище Шункырколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30454,1394 +30490,1394 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
-[...35 lines deleted...]
-35</w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...143 lines deleted...]
-35</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Шоптыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксынский район, в 18 километрах к югу от села Кийма (в створе географических координат 51°24'48.05" северной широты, 67°30'46.01" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жаркаинский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Чапаевское - 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксынский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-50-100</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Чапаевское - 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксынский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаркаинский район</w:t>
-            </w:r>
-[...70 lines deleted...]
-35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есиль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Река Коко </w:t>
-[...107 lines deleted...]
-35-42</w:t>
+Жаркаинский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Зерендинский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Терсаккан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаркаинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Коко </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаркаинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35-90</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Зерендинский район, село Зеренда</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Чаглинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31869,164 +31905,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-80</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Зерендинский район, Приреченский сельский округ, в 3 километрах к востоку от села Павловка, в створе географических координат территории участка недр для проведения операций по добыче месторождения "Кумдыколь" (№153º08'22.52" северной широты, 68º57'25.02" восточной долготы; №253º08'12.56" северной широты, 68º58'19.70" восточной долготы)</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Айдабол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, село Викторовка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32054,349 +32090,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
+35-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-35</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Зеренда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, село Зеренда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Зерендинский район, сельский округ имени Канай би (в створе географических координат 53°1'5.93" северной широты, 69°30'20.33" восточной долготы –53°1'1.23" северной широты, 69°32'34.11" восточной долготы)</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Кумдыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, Приреченский сельский округ, в 3 километрах к востоку от села Павловка, в створе географических координат территории участка недр для проведения операций по добыче месторождения "Кумдыколь" (№153º08'22.52" северной широты, 68º57'25.02" восточной долготы; №253º08'12.56" северной широты, 68º58'19.70" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32424,349 +32460,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подлесненское водохранилище</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, Байтерекский сельский округ, вблизи села Байтерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...71 lines deleted...]
-Зерендинский район, сельский округ Малика Габдуллина, село Серафимовка (в створе географических координат 52°57'34.00" северной широты, 69°17'56.00"восточной долготы, - 52°57'40.00" северной широты, 69°17'53.00" восточной долготы)</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Желтау и его приток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, сельский округ имени Канай би (в створе географических координат 53°1'5.93" северной широты, 69°30'20.33" восточной долготы –53°1'1.23" северной широты, 69°32'34.11" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32794,164 +32830,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Зерендинский район, Байтерекский сельский округ (в створе географических координат 52°54'40.00" северной широты, 68°55'58.00" восточной долготы - 52°56'43.00" северной широты, 68°55'19.00" восточной долготы)</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Кылшакты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32979,164 +33015,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Зерендинский район</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Кошкарбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, сельский округ Малика Габдуллина, село Серафимовка (в створе географических координат 52°57'34.00" северной широты, 69°17'56.00"восточной долготы, - 52°57'40.00" северной широты, 69°17'53.00" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33164,349 +33200,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...143 lines deleted...]
-35</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Терисбутак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, Байтерекский сельский округ (в створе географических координат 52°54'40.00" северной широты, 68°55'58.00" восточной долготы - 52°56'43.00" северной широты, 68°55'19.00" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Зерендинский район, сельский округ Конай би (в створе географических координат 53°4'30.61" северной широты, 69°37'19.86" восточной долготы - 53°4'57.65" северной широты, 69°38'35.22" восточной долготы)</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Жабай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33534,349 +33570,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...143 lines deleted...]
-55</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоем без названия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Зерендинский район, в административных границах сельского округа Малика Габдуллина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Зерендинский район, сельский округ Малика Габдуллина (в створе географических координат 52°55'22.76" северной широты, 69°17'45.42" восточной долготы, - 52°56'7.89" северной широты, 69°18'56.74" восточной долготы)</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Ащиколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, сельский округ Конай би (в створе географических координат 53°4'30.61" северной широты, 69°37'19.86" восточной долготы - 53°4'57.65" северной широты, 69°38'35.22" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33945,51 +33981,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34017,51 +34053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зерендинский район, сельский округ Малика Габдуллина (в створе географических координат 53°0'2.29" северной широты, 69°21'44.44" восточной долготы, - 52°59'48.80" северной широты, 69°23'51.17" восточной долготы)</w:t>
+Зерендинский район, сельский округ Малика Габдуллина (в створе географических координат 52°56'1.46" северной широты, 69°22'30.55" восточной долготы, - 52°56'41.93" северной широты, 69°24'49.12" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34100,750 +34136,750 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Коргалжынский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Кошкарбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, сельский округ Малика Габдуллина (в створе географических координат 52°55'22.76" северной широты, 69°17'45.42" восточной долготы, - 52°56'7.89" северной широты, 69°18'56.74" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Кошкарбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерендинский район, сельский округ Малика Габдуллина (в створе географических координат 53°0'2.29" северной широты, 69°21'44.44" восточной долготы, - 52°59'48.80" северной широты, 69°23'51.17" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коргалжынский район</w:t>
-            </w:r>
-[...70 lines deleted...]
-35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-50</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Нура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Коргалжынский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Коргалжынский район, на территории Арыктинского и Кенбидаикского сельских округов</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Султанкельды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коргалжынский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34871,128 +34907,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...35 lines deleted...]
-Озеро Сулкурколь</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Тенгиз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35056,164 +35092,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Коргалжынский район, В административных границах Майшукурского сельского округа</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Алаколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коргалжынский район, на территории Арыктинского и Кенбидаикского сельских округов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35241,206 +35277,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-50</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Сандыктауский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Сулкурколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коргалжынский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Сандыктауский район</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кумколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коргалжынский район, В административных границах Майшукурского сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35468,313 +35647,170 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сандыктауский район</w:t>
-            </w:r>
-[...70 lines deleted...]
-35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-Река Саркырама </w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Жабай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35838,128 +35874,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-55</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-Озеро Кумдыколь</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Жиландинка </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36023,128 +36059,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...35 lines deleted...]
-Озеро Якши-Янгызтау</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Саркырама </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36208,540 +36244,540 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Целиноградский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кумдыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандыктауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-50-100</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Якши-Янгызтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандыктауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-Участок реки Мукыр, являющейся левым притоком реки Козыкош</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есиль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36769,385 +36805,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500</w:t>
-[...35 lines deleted...]
-35</w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...143 lines deleted...]
-35</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Нура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноградский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Целиноградский район, в створе земельного участка, расположенного в 200 метрах юго-западней села Каражар</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Мукыр, являющейся левым притоком реки Козыкош</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноградский район </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37216,123 +37252,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Целиноградский район, участок прохождения проектируемой сети электропередач села Тайтобе</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Козыкош</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37401,123 +37437,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Целиноградский район, сельский округ Кабанбай батыра, участок Жуантобе товарищества с ограниченной ответственностью "АлтынБедел"</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участки рек Саркырама и Козыкош</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, в створе земельного участка, расположенного в 200 метрах юго-западней села Каражар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37586,123 +37622,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...71 lines deleted...]
-Целиноградский район, с западной стороны села Караоткель</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Старая Саркырама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, участок прохождения проектируемой сети электропередач села Тайтобе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37771,123 +37807,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Целиноградский район, Караоткельский сельский округ, в 3,6 километрах южнее села Каражар</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Кызылсай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, сельский округ Кабанбай батыра, участок Жуантобе товарищества с ограниченной ответственностью "АлтынБедел"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37915,1274 +37951,1274 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...143 lines deleted...]
-75-100</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Козыкош (правый берег)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, с западной стороны села Караоткель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...143 lines deleted...]
-35</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Козыкош протяженностью 2,5 километров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, Караоткельский сельский округ, в 3,6 километрах южнее села Каражар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...143 lines deleted...]
-35-75</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Зоревка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, Приреченский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...143 lines deleted...]
-75</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Аулиетай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, Караоткельский сельский округ, в 2,5 километрах севернее села Караоткель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180-300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...143 lines deleted...]
-35-50</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Белый дом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район Приреченский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...143 lines deleted...]
-35</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Соленая Балка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, Кояндинский сельский округ, в 5,5 километрах южнее села Тимофеевка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Целиноградский район, сельский округ Кабанбай батыра</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Плотина без названия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, Софиевский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39210,200 +39246,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...107 lines deleted...]
-300</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кояндинское водохранилище</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, в 4,2 километрах юго-западнее от села Коянды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39436,159 +39472,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...107 lines deleted...]
-500</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Дамира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, сельский округ Кабанбай батыра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39621,308 +39657,308 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...143 lines deleted...]
-35-38</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Ушколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, сельский округ Кабанбай батыра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
-Целиноградский район</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Целиноградский район </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39950,164 +39986,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-40</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
- Целиноградский район, от объездной автомобильной дороги до границы с Астраханским районом </w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Козыкош</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40135,349 +40171,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-39</w:t>
+35-38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...143 lines deleted...]
-35</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Мукыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...71 lines deleted...]
-Целиноградский район (в створе географических координат 50°36'4.61" северной широты, 70°58'50.71" восточной долготы - 50°36'3.74" северной широты, 70°59'41.59" восточной долготы)</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок реки Есиль протяженностью 94,460 километров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Целиноградский район, от объездной автомобильной дороги до границы с Астраханским районом </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40505,164 +40541,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+35-39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...71 lines deleted...]
-Целиноградский район</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Озеро Мортык </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, вблизи села Мортык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40690,164 +40726,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...71 lines deleted...]
-Целиноградский район</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озера Жарлыколь протяженностью 1 километр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район (в створе географических координат 50°36'4.61" северной широты, 70°58'50.71" восточной долготы - 50°36'3.74" северной широты, 70°59'41.59" восточной долготы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40875,128 +40911,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...35 lines deleted...]
-Болото Коскопа</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Плантация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41024,164 +41060,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-312-500</w:t>
-[...35 lines deleted...]
-35</w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...35 lines deleted...]
-ОзероЖивотноводческое</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жаланаш</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41209,236 +41245,236 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
-[...35 lines deleted...]
-35</w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...107 lines deleted...]
-300</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болото Коскопа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+312-500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41471,123 +41507,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...71 lines deleted...]
-Целиноградский район, село Жалгызкудук</w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОзероЖивотноводческое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41656,123 +41692,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...71 lines deleted...]
-Целиноградский район, в административный границах Максимовского сельского округа </w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Чеченское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, село Жалгызкудук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41800,200 +41836,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...107 lines deleted...]
-500</w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Черное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, село Жалгызкудук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42026,420 +42062,790 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...143 lines deleted...]
-35-37</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоем Тонкерис</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноградский район, в административный границах Максимовского сельского округа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...35 lines deleted...]
-Озеро Узынколь</w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-В районе сел Жанаесиль и Караменды Батыра Целиноградского района </w:t>
-[...71 lines deleted...]
-4-35</w:t>
+Участки Канала Нура-Есиль </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расположен на территории Целиноградского района Акмолинской области, юго-восточнее города Косшы (в створе географических координат устья реки Нура 51°39'59" северной широты, 72°09'03" восточной долготы, устья реки Есиль 51°39'45" северной широты, 70°49'25" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Саркырама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Узынколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В районе сел Жанаесиль и Караменды Батыра Целиноградского района </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13-300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -42487,50 +42893,1160 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В административных границах Жанаесильского сельского округа Целиноградского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Жарлыколь </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Тасколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В административных границах сельского округа Кабанбай батыра Целиноградского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоем Альтаир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В административных границах Жанаесильского сельского округа Целиноградского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд "Асыл"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоем "Кандыкол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок болота Шагалалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноградский район, село Мәншүк Мәметова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -46537,55 +48053,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -46911,31 +48427,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>