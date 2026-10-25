--- v1 (2026-06-09)
+++ v2 (2026-10-25)
@@ -1,63 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="598c194" w14:textId="598c194">
+    <w:p w14:paraId="c73f657" w14:textId="c73f657">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2057400" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2022,50 +2057,104 @@
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) оплату представительских расходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) прачечные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) оплату консалтинговых услуг в сфере цифровизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) оплату товаров (работ, услуг) в сфере цифровизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными приказами Министра обороны РК от 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2074,50 +2163,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1770</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 976</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6487,51 +6596,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предоставление военного имущества военным кафедрам на платной основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
     <w:bookmarkStart w:name="z252" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) переподготовка и повышение квалификации преподавателей начальной военной подготовки, допризывной и углубленной допризывной подготовки, специалистов военной подготовке граждан по программам офицеров запаса и сержантов запаса;</w:t>
+      6) переподготовка и повышение квалификации преподавателей начальной военной подготовки, допризывной и углубленной допризывной подготовки, специалистов военной подготовке граждан Республики Казахстан по программам офицеров запаса и сержантов запаса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
     <w:bookmarkStart w:name="z253" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) прохождение курсовой подготовки военнообязанных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:bookmarkStart w:name="z254" w:id="251"/>
     <w:p>
@@ -6607,50 +6716,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными приказом Министра обороны РК от 12.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); ); от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 976</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7242,94 +7371,150 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственными</w:t>
+              <w:t>государственными учреждениями</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>учреждениями товаров (работ,</w:t>
+              <w:t>Вооруженных Сил товаров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуг) и использования</w:t>
+              <w:t xml:space="preserve">(работ, услуг) и использование </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>денег от их реализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра обороны РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 976</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -7341,257 +7526,160 @@
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждаю</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Руководитель</w:t>
+              <w:t>Руководитель государственного учреждения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного учреждения</w:t>
+              <w:t>______________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t xml:space="preserve">(воинское звание, подпись, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...12 lines deleted...]
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фамилия и инициалы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"___</w:t>
-[...19 lines deleted...]
-              <w:t>__________20___года</w:t>
+              <w:t>"____" ___________20___года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> План развития и продвижения платных услуг</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="260"/>
+        <w:t xml:space="preserve"> План развития и продвижения платных услуг </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование государственного учреждения________________________________  на _____________________________годы  (плановый период)  Единица измерения: тысяч теңге</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -7750,127 +7838,123 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пути достижения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник финансирования</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (за счет платных услуг)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z265" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник финансирования</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (за счет бюджетных средств)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10377,150 +10461,143 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z266" w:id="263"/>
-[...98 lines deleted...]
-        <w:t xml:space="preserve">             (воинское звание, подпись, фамилия и инициалы)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Курирующий заместитель руководителя государственного учреждения_______________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(воинское звание, подпись, фамилия и инициалы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник финансового подразделения__________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(воинское звание, подпись, фамилия и инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10582,94 +10659,150 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственными</w:t>
+              <w:t>государственными учреждениями</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>учреждениями товаров</w:t>
+              <w:t>Вооруженных Сил товаров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(работ, услуг) и использования</w:t>
+              <w:t xml:space="preserve">(работ, услуг) и использование </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>денег от их реализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа Министра обороны РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 976</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -10681,237 +10814,183 @@
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждаю</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Руководитель государственного</w:t>
+              <w:t>Руководитель государственного учреждения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>учреждения</w:t>
+              <w:t>________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>(воинское звание, подпись, фамилия и инициалы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(воинское звание, подпись,</w:t>
-[...45 lines deleted...]
-              <w:t>__________20___года</w:t>
+              <w:t>"____" ___________20___года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z270" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о реализации плана развития платных услуг государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z272" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование государственного учреждения ____________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Единица измерения: тысяч теңге.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -12770,150 +12849,143 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z274" w:id="269"/>
-[...98 lines deleted...]
-        <w:t xml:space="preserve">                   (воинское звание, подпись, фамилия и инициалы)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Курирующий заместитель руководителя государственного учреждения_________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(воинское звание, подпись, фамилия и инициалы)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник финансового подразделения____________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (воинское звание, подпись, фамилия и инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12975,502 +13047,374 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственными</w:t>
+              <w:t>государственными учреждениями</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>учреждениями товаров</w:t>
+              <w:t>Вооруженных Сил товаров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(работ, услуг) и использования</w:t>
+              <w:t>(работ, услуг) и использование денег</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>денег от их реализации</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">от их реализации </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Министра обороны РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 976</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснительная записка к Плану поступления и расходов денег от реализации товаров (работ, услуг), остающихся в распоряжении государственного учреждения Вооруженных Сил Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-[...50 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование государственного учреждения: ________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Краткое описание деятельности по оказанию платных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-[...199 lines deleted...]
-    <w:bookmarkEnd w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остаток денежных средств на начало года (в тысячи теңге) в разрезе кодов и филиалов (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Планируемая сумма дохода от реализации товаров (работ, услуг) (в тысячи теңге) в разрезе кодов и филиалов (при наличии). Краткое описание планируемого дохода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Планируемая сумма расхода (в тысячи теңге) в разрезе кодов, специфик и филиалов (при наличии). Краткое описание планируемого расхода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник государственного учреждения____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник финансового подразделения ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13792,35 +13736,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>