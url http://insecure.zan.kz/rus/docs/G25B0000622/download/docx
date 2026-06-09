--- v0 (2025-11-09)
+++ v1 (2026-06-09)
@@ -1,143 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d1f2ed8" w14:textId="d1f2ed8">
+    <w:p w14:paraId="598c194" w14:textId="598c194">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил реализации государственными учреждениями Вооруженных Сил товаров (работ, услуг) и использования денег от их реализации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ вр.и.о. Министра обороны Республики Казахстан от 27 мая 2025 года № 622</w:t>
+        <w:t>Приказ вр.и.о. Министра обороны Республики Казахстан от 27 мая 2025 года № 622.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 5-5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -753,74 +718,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила реализации государственными учреждениями Вооруженных Сил товаров (работ, услуг) и использования денег от их реализации определяют порядок реализации государственными учреждениями (далее – ГУ) товаров (работ, услуг) и использования денег от их реализации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. ГУ осуществляют реализацию товаров (работ, услуг) (далее – платные услуги) на платной основе в сферах: спорта, культуры, образования и науки, навигационно-гидрографической, морских перевозок, аэропортовской и авиационной деятельностях, военной медицины согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложения 1</w:t>
+      2. ГУ осуществляют реализацию товаров (работ, услуг) (далее – платные услуги) на платной основе в сферах: спорта, культуры, образования и науки, навигационно-гидрографической, морских перевозок, аэропортовской и авиационной деятельности, военной медицины, содержания, ремонта и строительства инфраструктуры, производства изделий, а также гостиничного дела согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра обороны РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1770</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. ГУ специализирующиеся в сфере производства, передачи, распределения и реализации тепловой энергии, сфере водоснабжения и (или) водоотведения, оказывающие услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1867,51 +1894,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реконструкция и капитальный (текущий) ремонт зданий и сооружений, а также оплата услуг по обслуживанию зданий и сооружений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) командировочные расходы внутри страны и за ее пределами, связанные с проведением исследований, стажировок, курсов, участием в выставках, семинарах, научных конференциях, дистанционных советах, в том числе международных, в пределах норм возмещения командировочных расходов, установленных законодательством Республики Казахстан, а также проведение совместной работы Казахстана и иностранных государств;</w:t>
+      5) командировочные расходы внутри страны и за ее пределами, связанные с проведением исследований, стажировок, курсов, работ и услуг, участием в выставках, семинарах, научных конференциях, дистанционных советах, выполнение полетов, в том числе международных, в пределах норм возмещения командировочных расходов, установленных законодательством Республики Казахстан, а также проведение совместной работы Казахстана и иностранных государств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) банковские услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
@@ -1927,51 +1954,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) внесение для обеспечения исполнения договора о государственных закупках и суммы через электронный кошелек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) установление доплат, надбавок, премий и выплат стимулирующего характера в размере до 30 % от дохода при выполнении плана дохода;</w:t>
+      8) установление доплат, надбавок, премий и выплат стимулирующего характера в размере до 30 % от дохода при выполнении плана дохода, включая уплату всех налогов и других обязательных платежей в бюджет, а также обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, обязательных пенсионных взносов работодателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) оплату неустойки, начисленной в соответствии с условиями договора закупа услуг в рамках государственных закупок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
@@ -1991,1549 +2018,1921 @@
         <w:t>
       10) оплату транспортных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) оплату представительских расходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными приказами Министра обороны РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1770</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1. Средства, поступающие от реализации услуг содержания, ремонта и строительства инфраструктуры, производства изделий, а также гостиничного дела, расходуются на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приобретение оборудования, измерительных приборов, строительных материалов для строительства, реконструкции, капитального, текущего ремонтов инфраструктуры и дорог, а также мебели и металлических конструкций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приобретение автомобильной и специальной техники, а также запасных частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) услуги по ремонту и содержанию оборудования, автомобильной и специальной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) содержание и повышение материально-технической базы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) приобретение учебных пособий, наглядных материалов, журналов и книг для обеспечения работ (услуг);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение обучающих тренингов, семинаров и конференций, а также повышение квалификации административного и технического персоналов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) приобретение оборудований, материальных средств, мебели и продуктов для организации питания, и содержания гостиниц</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 17-1 в соответствии с приказом Министра обороны РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1770</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Средства, поступающие от реализации товаров (работ, услуг) в сфере культуры, расходуются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организацию и проведение мероприятий военно-патриотического характера с привлечением допризывной молодежи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приобретение памятных сувенирной и типографской продукции, грамот победителям и участникам военно-патриотических и спортивных мероприятий (военно-спортивных и спортивных соревнований и сборов, творческих и интеллектуальных конкурсов и фестивалей, форумов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение кофе – брейков и фуршетов для делегаций – участников и лиц сопровождающих мероприятия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) приобретение и пошив формы одежды (костюмы для экскурсоводов, сценические костюмы) для личного состава и участников патриотических мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обустройство помещений для занятий и проведения военно-патриотических и образовательных мероприятий с допризывной молодежью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) аренду помещений, оборудований, приобретение учебных пособий, наглядных материалов для проведения обучения по заказам (заявкам) физических и негосударственных юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) приобретение оборудования, инвентаря, в том числе музыкальных инструментов, звукового оборудования и расходных материалов (пластики для барабанов, палочки для барабанов, батарейки, жидкости для генератора дыма);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ремонт музыкальных инструментов, звукового оборудования и сценических костюмов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) реставрация и возведение памятников культуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) закуп экспонатов и музейных ценностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) хранение и реставрация музейных ценностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) корректура и перевод научных трудов, учебных пособий, экскурсионных текстов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) организация экспозиционно-выставочной деятельности в Республике Казахстан и за рубежом, а также проведение приема и организации выставок зарубежных стран.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Средства, поступающие от реализации товаров (работ, услуг) в сфере спорта, расходуются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аренду помещений, транспортных средств и оборудований, приобретение учебных пособий, наглядных материалов для проведения обучения по заказам (заявкам) физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проведение обучающих семинаров, конференций, а также повышение квалификации специалистам по физической подготовке Вооруженных Сил, тренерам и инструкторам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение кофе-брейков, приобретение сувенирной продукции, денежное вознаграждение в рамках выставок, семинаров, конференций, в том числе международных, круглых столов, конкурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение республиканских и международных спортивных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) содержание столовых (заработная плата, приобретение продуктов питания, приобретение оборудования и инвентаря, капитальный ремонт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оздоровительные мероприятия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) покрытие расходов по питанию участников соревнований, оплата труда арбитров (судей) и медицинских работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) представительские расходы на проживание и питание участников стран независимых государств и зарубежных стран; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) взносы за участие в спортивных мероприятиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Средства, поступающие от реализации товаров (работ, услуг) в сфере военной медицины расходуются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) приобретение (обеспечение) лекарственных средств и медицинских изделий, расходных материалов в соответствии с клиническими протоколами и перечнями лекарственных средств и медицинских изделий в рамках гарантированного объема бесплатной медицинской помощи (далее – ГОБМП) и (или) в системе обязательного социального медицинского страхования (далее – ОСМС), закупаемых у единого дистрибьютора на соответствующий год, также аптечек, специализированных лечебных продуктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) питание и оснащение мягким инвентарем пациентов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 26 января 2002 года № 128 "Об утверждении натуральных норм на питание и минимальных норм оснащения мягким инвентарем государственных организаций здравоохранения республики";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оплату неустойки, начисленной в соответствии с условиями договора закупа услуг в рамках ГОБМП и в системе ОСМС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оплату услуг медицинских информационных систем, сервисного обслуживания медицинской техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) повышение квалификации врачей и среднего медицинского персонала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Средства, поступающие от реализации товаров (работ, услуг) в сфере образования и науки, расходуются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вознаграждение за труд руководителя и членов исследовательской группы, участвующих в проведении научного исследования, наемных работников (профессорско-преподавательского состава), оказывающих платные образовательные услуги, включая начисление всех налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услуги научных лабораторий коллективного пользования, иных лабораторий, прочих организаций, необходимые для выполнения исследований, в том числе организационные взносы для участия в конференциях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) приобретение расходных материалов, оборудования, техники и программного обеспечения для проведения исследований, а также на их содержание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подготовку публикаций и опубликование результатов научных исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) корректуру в рамках проведения научных исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) приобретение абонементов стороннего пользователя, в том числе для использования отечественных и зарубежных электронных баз данных (ресурсов), оборудования и расходных материалов технопарков в рамках проведения научных исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аренду лабораторий коллективного пользования и научно-экспериментальной базы сторонних организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) аренду помещений, оборудования и техники для проведения исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) организацию учебного процесса по дополнительным учебным программам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) приобретение электронных коллекций и баз данных для пополнения библиотечных фондов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) изготовление видеороликов, видеофильмов, аудиозаписей для учебных и научных целей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) проведение кофе-брейков, приобретение сувенирной продукции, памятных подарков в рамках конференций, семинаров, круглых столов, конкурсов, соревнований, олимпиад, в том числе международных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) приобретение расходных материалов и оборудования в целях изготовления издательской и полиграфической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) покрытие расходов по питанию участников соревнований, олимпиад, в том числе международных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) приобретение учебных пособий, наглядных материалов для учебного процесса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) проведение обучающих тренингов, семинаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) оплату труда членов диссертационных советов и исследовательской группы по проведению научных исследований, включая зарубежных ученных, молодых ученных (постдокторантов, студентов докторантуры, магистратуры и бакалавриата).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Средства, поступающие от реализации товаров (работ, услуг) в военно-морской сфере, расходуются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) приобретение расходных материалов, оборудования, имущества, инвентаря и программного обеспечения для проведения работ (услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение кофе-брейков, приобретение сувенирной продукции, памятных подарков в рамках учений (тренировок), конференций, семинаров, круглых столов, в том числе международных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) покрытие расходов по материально-техническому обеспечению, приобретению навигационно-гидрографического, аварийно-спасательного, водолазного оборудования и имущества, сигнальных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) поддержание в рабочем состоянии гидрографического, топогеодезического и гидрометеорологического оборудования (обслуживание, поверка, ремонт, обновление программного обеспечения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) приобретение учебных пособий, наглядных материалов, журналов и книг для учебного процесса и обеспечения работ (услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проведение обучающих тренингов, семинаров и конференций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Средства, поступающие от реализации услуг аэропортовской и авиационной деятельности, расходуются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) приобретение строительных материалов для ремонта аэродромов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приобретение техники средств наземного обеспечения полетов и радиотехнического обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) услуги по ремонту и содержанию аэродромной, авиационной техники и радиотехнического обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) приобретение товарно-материальных ценностей для аэродрома и авиационной техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) услуги по содержанию аэродромов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение обучающих семинаров, тренингов, конференций, а также повышение квалификации авиационного персонала согласно Перечню, утвержденного приказом Министра обороны Республики Казахстан от 31 марта 2022 года № 168дсп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z289" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аэропортовые и аэронавигационные услуги, метеонаблюдения, услуги бортового питания и сети Интернета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменениями, внесенными приказом Министра обороны РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Особенности реализации товаров (работ, услуг) в сфере военной медицины</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В соответствии с настоящими Правилами в военно-медицинских учреждениях платные виды деятельности по реализации товаров (работ, услуг) в сфере военной медицины (далее – платные услуги военной медицины) осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) на основании договоров закупа медицинских услуг, заключенных между НАО "Фонд социального медицинского страхования" (далее – Фонд) и военно-медицинскими учреждениями в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 8 декабря 2020 года № ҚР ДСМ-242/2020 "Об утверждении правил закупа услуг у субъектов здравоохранения по оказанию медицинской помощи в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 21744) (далее – Правила закупа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на договорной основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 29 октября 2020 года № ҚР ДСМ-170/2020 "Об утверждении правил оказания платных услуг субъектами здравоохранения и типовой формы договора по предоставлению платных медицинских услуг (помощи)" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 21559);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по оказанию услуг в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по дополнительному и неформальному образованию медицинских и фармацевтических кадров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по подготовке сертифицированных тренеров и инструкторов по навыкам оказания первой помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z143" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по складскому хранению лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z144" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по ремонту и техническому (сервисному) обслуживанию медицинской техники.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z145" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. В военно-медицинских учреждениях оказание медицинской помощи осуществляется в соответствии с приказами Министра здравоохранения Республики Казахстан от 24 марта 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3548,371 +3947,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении Стандарта организации оказания медицинской помощи в стационарных условиях в Республике Казахстан" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 27218) и от 27 апреля 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР- ДСМ-37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении правил оказания специализированной медицинской помощи в амбулаторных условиях" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 27833).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z146" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Медицинские работники руководствуются клиническими протоколами при выборе наиболее эффективных методов профилактики, диагностики, лечения и реабилитации, а также </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 мая 2021 года № ҚР ДСМ-41 "Об утверждении Казахстанского национального лекарственного формуляра" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 22782).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z147" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Медицинская помощь представляется потребителям медицинских услуг в следующих условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в амбулаторных условиях, не предусматривающих круглосуточного медицинского наблюдения и лечения, в том числе в приемных отделениях круглосуточных стационаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z149" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в стационарных условиях, предусматривающих круглосуточное медицинское наблюдение, лечение, уход, а также предоставление койко-места с питанием, в том числе при случаях терапии и хирургии "одного дня", предусматривающих круглосуточное наблюдение в течение первых суток после начала лечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в стационарозамещающих условиях, не требующих круглосуточного медицинского наблюдении, лечения предусматривающих медицинское наблюдение, а также лечение в дневное время с предоставлением койко-места.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z151" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Заполнение и предоставление документации военно-медицинским учреждением в рамках заключенных договоров закупа медицинских услуг осуществляется посредством информационных систем и электронных информационных ресурсов здравоохранения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Военно-медицинское учреждение для исполнения части обязательств по договору закупа услуг заключают гражданско-правовой договор соисполнения с субъектами здравоохранения, включенными в базу данных, а также привлекаются в качестве соисполнителей в соответствии с Правилами закупа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z153" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Оплата за платные услуги военной медицины, оказанных в соответствии с подпунктом 1) пункта 24 настоящих Правил, осуществляется Фондом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра здравоохранения Республики Казахстан от 20 декабря 2020 года № ҚР ДСМ-291/2020 "Об утверждении правил оплаты услуг субъектов здравоохранения в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 21831) (далее – Правила оплаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z154" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. При оказании платных услуг военной медицины в соответствии с подпунктом 1) пункта 24 настоящих Правил, используются тарифы, утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-170/2020 "Об утверждении тарифов на медицинские услуги, предоставляемые в рамках гарантированного объема бесплатной медицинской помощи и в системе обязательного социального медицинского страхования" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 21550).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Формирование платежных документов за платные услуги военной медицины, оказанных в соответствии с подпунктом 1) пункта 25 настоящих Правил, отчетов и форм, а также предоставление их в Фонд проводится в соответствии с Правилами оплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. При оказании платных услуг военной медицины в соответствии с подпунктом 2) пункта 24 настоящих Правил, используются тарифы, утверждаемые руководителем военно-медицинского учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Военно-медицинским учреждениям, исполняющим обязательства по договору соисполнения, оплата за оказанные медицинские услуги осуществляется субъектом здравоохранения, с которыми заключен договор соисполнения, в рамках заключенного с Фондом договора закупа медицинских услуг. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании медицинской помощи потребителям медицинских услуг соисполнителями, оплата за услуги военной медицины осуществляется военно-медицинскими учреждениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4030,2028 +4429,2760 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(работ, услуг) и использования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>денег от их реализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень услуг, товаров (работ, услуг), реализуемых государственными учреждениями Вооруженных Сил</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Услуги, реализуемые в сфере культуры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услуги проведения фото-, видеосъемок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услуги по организации и проведению культурных, культурно-массовых, патриотических мероприятий, в том числе совместно с физическими и юридическими лицами, не имеющими ведомственной принадлежности к Вооруженным Силам (организация и проведение сборов, торжественных мероприятий, концертов, приемов, форумов, конференций и киносъемок);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) услуги ведущих творческих коллективов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) услуги выступления концертных (творческих, эстрадно-танцевальных) коллективов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) услуги по предоставлению залов (зданий, сооружений, помещений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) услуги выступления военного оркестра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) услуги по предоставлению инвентаря (оборудований) для концертных помещений и площадок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) услуги по организации обучающих кружков и квестов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) организация гостиничных услуг, в рамках проводимых культурно-досуговых мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) услуги организации и проведения выездных выставок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) услуги посещения музея с экскурсией и без;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) услуги по реставрационным работам, реконструкция макетов, экспонатов, оружия и архивных документов с разрешения правообладателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) услуги изготовления и реализация сувенирной и полиграфической продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Услуги, реализуемые в сфере спорта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) физкультурно-оздоровительные и спортивные услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услуги по организации и проведению спортивных мероприятий с физическими и юридическими лицами, не имеющими ведомственной принадлежности к Вооруженным Силам (организация и проведение соревнований, специальных комплексных спортивных мероприятий);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) услуги по предоставлению спортивного инвентаря и спортивных сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) услуги по подготовке спортсменов и тренеров с последующей реализацией условий их перехода в иные физкультурно-спортивные организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) услуги по медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) услуги по обеспечению питанием участников мероприятий, проводимых в учреждении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) гостиничные услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) предоставление услуг по специальной (занятия по горной (альпинистской) на базе учебно-тренировочного центра г. Алматы и водолазной подготовке на базе учебно-тренировочного центра Панфилово и огневой подготовке на базе учебно-тренировочного центра г. Алматы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) услуги по организации отдыха (в том числе оздоровительного), обеспечению питания участников мероприятий, проводимых учреждением; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) услуги по организации и проведению развлечений и туристической деятельности на базе учебно-тренировочного центра Щучинск;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) услуга предоставления обеденного зала столовых и буфетов для организации общественного питания и проведения мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) услуги по организации фото и видео съемки, монтажа видео роликов спортивных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) услуги розничной торговли (в том числе торгово-дистанционным способом) спортивной одежды, инвентаря сувенирной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) предоставление услуг автомобильного и специализированного транспорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра обороны РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1770</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Услуги, реализуемые в сфере военной медицины:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z191" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) медицинская помощь в рамках перечня ГОБМП, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 16 октября 2020 года № 672;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z192" w:id="185"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z192" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) медицинская помощь в рамках перечня медицинской помощи в системе ОСМС, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 октября 2019 года № 421;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z193" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дополнительный объем медицинской помощи, не включенные в перечни ГОБМП и (или) системы ОСМС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z194" w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z194" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бактериологические, вирусологические, иммунологические и паразитологические исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z195" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) замеры физических факторов, микроклимата, шума, вибрации, освещенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z196" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) химический анализ воды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z197" w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z197" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) радиометрические исследования объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z198" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) дезинфекционные, дератизационные и дезинсекционные работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z199" w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z199" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) повышение квалификации медицинских работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z200" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) проведение семинаров, мастер-классов, конференции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z201" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) проведение курсов подготовки сертифицированных тренеров и инструкторов по навыкам оказания первой помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z202" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществление складского хранения лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z203" w:id="196"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z203" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) ремонт и техническое (сервисное) обслуживание медицинской техники.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z204" w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z204" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Услуги, реализуемые в сфере навигационно-гидрографической деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z205" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услуги по детальной съҰмке рельефа дна способом площадного обследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z206" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услуги по детальной съҰмке рельефа дна способом промера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z207" w:id="200"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z207" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поиск и идентификация объектов естественного и техногенного происхождения на дне моря;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z208" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) постановка и снятие плавучих средств навигационного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z209" w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z209" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оплавывание средств навигационного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z210" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обслуживание всех типов средств навигационного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z211" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) навигационно-гидрографическое сопровождение дноуглубительных работ, ремонтного дночерпания, морских инженерных изысканий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z212" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) позиционирование дноуглубительной техники, выполнение входных, контрольных и исполнительных съемок рельефа дна с подсчетом объемов выбранного грунта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z213" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) навигационно-гидрографическое сопровождение морских и прибрежных строительных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z214" w:id="207"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z214" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) топографическая съемка прилегающей части берега;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z215" w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z215" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) предоставление оперативной информации о погодных условиях, уровню моря;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z216" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предоставление доступа к сервису точного позиционирования (предоставление дифференциальных поправок от морской локальной дифференциальной станции);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z217" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) продажа цифровых морских навигационных карт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z218" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) продажа бумажных морских навигационных карт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z219" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) продажа информационно-справочной и аналитической информации по навигационно-гидрографической обстановке, картографической и гидрографической изученности казахстанского сектора Каспийского моря и его берегов (лоция, информационные справочники);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z220" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) разработка подразделов проектной и рабочей документации по: безопасности мореплавания, средствам навигационного оборудования, путям движения судов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z221" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) услуги детальной съемки рельефа дна с инструментальной оценкой (в сочетании с гидролокационным обследованием);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z222" w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z222" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) координирование и установка стационарных и плавучих объектов, в том числе буровых платформ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z223" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) составление карт предполагаемого коридора прокладки подводного трубопровода, в том числе в 3D формате;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z224" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) инспекция и мониторинг различных гидротехнических сооружений (подводных трубопроводов, причалов, искусственных островов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z225" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) тахеометрическая съемка прибрежной зоны (для детальной планировки, изучение мест подтопления и осушки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z226" w:id="219"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z226" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) создание планово-высотных геодезических сетей (съемочной и опорной);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z227" w:id="220"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z227" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) проведении специальных гидрографических работ с целью оценки литодинамических процессов на побережье Каспийского моря (промер на ключевых створах, ежегодные периодические съемки для оценки заносимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z228" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Услуги, реализуемые в сфере водолазной деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z229" w:id="222"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z229" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) курсы водолазов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z230" w:id="223"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z230" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осмотр, ремонт, чистка подводной части корпуса корабля (судна).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z231" w:id="224"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z231" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Услуги, реализуемые в сфере морских транспортных перевозок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z232" w:id="225"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z232" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) буксировка судов и плавательных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z233" w:id="226"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z233" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) морская перевозка грузов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z234" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Услуги, реализуемые в сфере аэропортовской деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z235" w:id="228"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z235" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услуги по предоставлению взлетно-посадочной полосы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z236" w:id="229"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z236" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услуги по обеспечению авиационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z237" w:id="230"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z237" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) услуги по предоставлению места стоянки воздушному судну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z238" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) услуги по обработке грузов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z239" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) услуги по транспортировке груза на аэродроме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z240" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) услуги по обслуживанию воздушного судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z241" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) услуги по обеспечению воздушных судов авиационными горюче-смазочными материалами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z242" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) услуги по хранению горюче-смазочных материалов и спецжидкостей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z243" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услуги, реализуемые в сфере авиационной деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:bookmarkStart w:name="z244" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) услуги, реализуемые в сфере воздушных перевозок военно-транспортной и армейской авиацией (для негосударственных организаций);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z245" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) услуги, реализуемые в сфере воздушных перевозок военно-транспортной и армейской авиацией при привлечении иными государственными органами и организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z290" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) услуги, реализуемые в сфере воздушных перевозок военно-транспортной авиацией для выполнения международных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z291" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) услуги, реализуемые в сфере воздушных перевозок военно-транспортной и армейской авиацией при привлечении к поисково-спасательным работам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказом Министра обороны РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Услуги, реализуемые в сфере образования и науки на платной основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z247" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработка и (или) реализация учебно-методической, издательской и полиграфической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z248" w:id="241"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z248" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение научных и оборонных исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z249" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставление научно-экспериментальной, учебно-материальной, спортивной базы, а также конференц-залов, брифинг-залов, актовых залов и аудиторий по их функциональному предназначению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z250" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация и проведение военно-учебной практики для студентов военных кафедр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z251" w:id="244"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z251" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предоставление военного имущества военным кафедрам на платной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z253" w:id="246"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z252" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) переподготовка и повышение квалификации преподавателей начальной военной подготовки, допризывной и углубленной допризывной подготовки, специалистов военной подготовке граждан по программам офицеров запаса и сержантов запаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z253" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) прохождение курсовой подготовки военнообязанных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z254" w:id="247"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z254" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) подготовка специалистов по программам бакалавриата, магистратуры и докторантуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z255" w:id="248"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z292" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) предоставление интеллектуальных прав на результаты научных исследований по лицензионному договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z256" w:id="249"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z256" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) оказание услуг по опубликованию научных статей в рецензируемых научных изданиях и изготовлению сборников конференций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными приказом Министра обороны РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z287" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Услуги, реализуемые в сфере содержания, ремонта и строительства инфраструктуры, производства изделий, подъездных путей, погрузочно-разгрузочных работ, хранения товаров, а также гостиничного дела на платной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) строительство, ремонт, реконструкция зданий, автомобильных дорог и искусственных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) благоустройство и озеленение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уборка и вывоз снега, твердо-бытовых и строительных отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) земляные работы и обвалование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) снос зданий и сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) изготовление бетонных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разработка гравийных (щебеночных) и песчаных карьеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) изготовление мебели;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство и монтаж изделий из металла;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство и монтаж изделий из пластика, включая окна, двери, а также выполнение сопутствующих работ по установке и обслуживанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) изготовление и монтаж металлических сооружений и конструкций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) изготовление и монтаж металлических ограждений и заграждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) услуги подъездных железнодорожных путей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) погрузочно-разгрузочные услуги на железнодорожной рампе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) услуги ответственного хранения товаров в рамках заключенных договоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) транспортная (автомобильная) логистика по территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 дополнено пунктом 10 в соответствии с приказом Министра обороны РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1770</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z288" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Услуги, реализуемые в сфере гостиничного дела на платной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставление номеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление бытовых услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставление питания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 дополнено пунктом 11 в соответствии с приказом Министра обороны РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1770</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6319,148 +7450,148 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_"_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________20___года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="250"/>
+    <w:bookmarkStart w:name="z259" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План развития и продвижения платных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z260" w:id="251"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z260" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование государственного учреждения_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z261" w:id="252"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z261" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на _____________________________годы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z262" w:id="253"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z262" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (плановый период)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z263" w:id="254"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z263" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Единица измерения: тысяч тенге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -6619,127 +7750,127 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пути достижения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="255"/>
+          <w:bookmarkStart w:name="z264" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник финансирования</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
+          <w:bookmarkEnd w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (за счет платных услуг)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z265" w:id="256"/>
+          <w:bookmarkStart w:name="z265" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник финансирования</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="256"/>
+          <w:bookmarkEnd w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (за счет бюджетных средств)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9246,118 +10377,118 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z266" w:id="257"/>
+      <w:bookmarkStart w:name="z266" w:id="263"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Курирующий заместитель руководителя государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (воинское звание, подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z267" w:id="258"/>
+      <w:bookmarkStart w:name="z267" w:id="264"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник финансового подразделения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9659,128 +10790,128 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_"_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________20___года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z270" w:id="259"/>
+    <w:bookmarkStart w:name="z270" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о реализации плана развития платных услуг государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z271" w:id="260"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z271" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование государственного учреждения ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z272" w:id="261"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z272" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z273" w:id="262"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z273" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Единица измерения: тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -11639,118 +12770,118 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z274" w:id="263"/>
+      <w:bookmarkStart w:name="z274" w:id="269"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Курирующий заместитель руководителя государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (воинское звание, подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z275" w:id="264"/>
+      <w:bookmarkStart w:name="z275" w:id="270"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник финансового подразделения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11954,402 +13085,392 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="265"/>
+    <w:bookmarkStart w:name="z278" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснительная записка к Плану поступления и расходов денег от реализации товаров (работ, услуг), остающихся в распоряжении государственного учреждения Вооруженных Сил Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z279" w:id="266"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z279" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Наименование государственного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>учреждения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z280" w:id="267"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z280" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Краткое описание деятельности по оказанию платных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z281" w:id="268"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z281" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Остаток денежных средств на начало года</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (в тысячи тенге) в разрезе кодов и филиалов (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z282" w:id="269"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z282" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Планируемая сумма дохода от реализации товаров</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (работ, услуг) (в тысячи тенге) в разрезе кодов и филиалов (при наличии). Краткое описание планируемого дохода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z283" w:id="270"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z283" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Планируемая сумма расхода</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (в тысячи тенге) в разрезе кодов, специфик и филиалов (при наличии). Краткое описание планируемого расхода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z284" w:id="271"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z284" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Начальник государственно</w:t>
-[...9 lines deleted...]
-        <w:t>го учреждения</w:t>
+        <w:t>Начальник государственного учреждения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z285" w:id="272"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z285" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Начальник финансового подразделения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12671,35 +13792,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>