--- v0 (2025-12-18)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a9e375" w14:textId="6a9e375">
+    <w:p w14:paraId="94a5cf8" w14:textId="94a5cf8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,59 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении водоохранных зон, полос и режима их хозяйственного использования на водных объектах города Астаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата города Астаны от 25 ноября 2025 года № 205-4542</w:t>
+        <w:t>Постановление акимата города Астаны от 25 ноября 2025 года № 205-4542.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -182,224 +181,201 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">приказом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министра водных ресурсов и ирригации Республики Казахстан от 9 июня 2025 года № 120-НҚ "Об утверждении Правил установления границ водоохранных зон и полос" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 36238), акимат города Астаны </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЕТ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Установить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) минимальную ширину водоохранных зон и полос на водных объектах в административных границах города Астаны согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) режим и особые условия хозяйственного использования водоохранных зон и полос водных объектов в административных границах города Астаны согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Руководителю Государственного учреждения "Управление охраны окружающей среды и природопользования города Астаны", в установленном законодательством Республики Казахстан порядке, обеспечить размещение настоящего постановления на интернет-ресурсе акимата города Астаны после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на первого заместителя акима города Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -415,61 +391,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Аким </w:t>
+              <w:t xml:space="preserve">      Аким </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -629,244 +595,274 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 ноября 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205-4542</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальная ширина водоохранных зон и полос на водных объектах в административных границах города Астаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменениями, внесенными постановлением акимата города Астаны от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-1041</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z14" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водный объект</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (координаты участка и координаты водоохранной зоны и полосы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z16" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ширина</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 водоохранной зоны (метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1086,130 +1082,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z17" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канал Нұра-Есіл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
-          <w:bookmarkStart w:name="z18" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51 03.653, В:071 24.594</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
-          <w:bookmarkStart w:name="z19" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51 03.645, В:071 24.597</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
-          <w:bookmarkStart w:name="z20" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51 03.699, В:071 24.63</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51 03.700, В:071 24.580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1316,130 +1304,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канал Нұра-Есіл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
-          <w:bookmarkStart w:name="z22" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51 03.673, В:071 24.754</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
-          <w:bookmarkStart w:name="z23" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51 03.699, В:071 24.715</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
-          <w:bookmarkStart w:name="z24" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51 03.720, В:071 24.748</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51 03.698, В:071 24.793</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1546,130 +1526,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z25" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канал Нұра-Есіл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
-          <w:bookmarkStart w:name="z26" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51 03.724, В:071 24.943</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
-          <w:bookmarkStart w:name="z27" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51 03.772, В:071 24.952</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
-          <w:bookmarkStart w:name="z28" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51 03.774, В:071 24.975</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51 03.7201, В:071 24.969</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1776,327 +1748,303 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z29" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канал Нұра-Есіл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
-          <w:bookmarkStart w:name="z30" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (участок канала)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
-          <w:bookmarkStart w:name="z31" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x=2774,8; y=-8558,2;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
-          <w:bookmarkStart w:name="z32" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x=2701,1; y=-8630,1;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
-          <w:bookmarkStart w:name="z33" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
-          <w:bookmarkStart w:name="z34" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x=2799,4; y=-8583,3;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
-          <w:bookmarkStart w:name="z35" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x=2725,6; y=-8655,1;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
-          <w:bookmarkStart w:name="z36" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
-          <w:bookmarkStart w:name="z37" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x=2976,3; y=-8763,9;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
-          <w:bookmarkStart w:name="z38" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x=2884,3; y=-8742,3;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 х=2870,1; у=-8801,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 208</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
-          <w:bookmarkStart w:name="z40" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 241</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 288</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2166,230 +2114,212 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канал Нұра-Есіл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
-          <w:bookmarkStart w:name="z42" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (участок канала)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
-          <w:bookmarkStart w:name="z43" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x= 710,0; y=-10546,6;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
-          <w:bookmarkStart w:name="z44" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x=816,35; y=-10444,1;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
-          <w:bookmarkStart w:name="z45" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
-          <w:bookmarkStart w:name="z46" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x= 685,64; y= -10521,88;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
-          <w:bookmarkStart w:name="z47" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x= 790,35; y= -10418,59;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
-          <w:bookmarkStart w:name="z48" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
-          <w:bookmarkStart w:name="z49" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 х= 642; у= -10473,09;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 х= 727,91; у= -10388,35)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2475,353 +2405,417 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-3</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Канал Нұра-Есіл (участок канала)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 05'26.3"N 71 27'32.4"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 05'04.5"N 71 26'57.7"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 05'25.5"N 71 27'34.4"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 05'03.3"N 71 26'59.5"E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...151 lines deleted...]
-80</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Карасу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоохранная полоса</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 3'41.6016"N 71 34'13.562148"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоохранная зона</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 3'8.683108"N 71 33'58.415544"E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2855,167 +2849,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z54" w:id="48"/>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Карасу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
-          <w:bookmarkStart w:name="z55" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z57" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 4'7.43718"N 71 33'49.85478"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
-[...15 lines deleted...]
-51 3'8.683108"N 71 33'58.415544"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 3'59.10642"N 71 33'30,642012"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3085,167 +3071,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z58" w:id="52"/>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Карасу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
-          <w:bookmarkStart w:name="z59" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z61" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 4'53.149512"N 71 33'32,298264"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
-[...15 lines deleted...]
-51 3'59.10642"N 71 33'30,642012"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 4'53.671764"N 71 33'8.423676"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3315,167 +3293,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z62" w:id="56"/>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Карасу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
-          <w:bookmarkStart w:name="z63" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z65" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'33.136152"N 71 34'3.366732"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
-[...15 lines deleted...]
-51 4'53.671764"N 71 33'8.423676"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'19.665096"N 71 33'34.4682"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3545,167 +3515,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z66" w:id="60"/>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Карасу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
-          <w:bookmarkStart w:name="z67" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z69" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'44.72178"N 71 32'52.925748"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
-[...15 lines deleted...]
-51 5'19.665096"N 71 33'34.4682"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'37.653" N 71 32'31.831008"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3775,167 +3737,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z70" w:id="64"/>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Карасу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
-          <w:bookmarkStart w:name="z71" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z73" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'57.303528" N 71 33'1.986192"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
-[...15 lines deleted...]
-51 5'37.653" N 71 32'31.831008"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 6'1.845108" N 71 32' 37.852836"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4005,167 +3959,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z74" w:id="68"/>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Карасу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
-          <w:bookmarkStart w:name="z75" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z77" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'37.570776" N 71 34'5.640852"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
-[...15 lines deleted...]
-51 6'1.845108" N 71 32' 37.852836"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'45.092868" N 71 34'26.489208"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4235,167 +4181,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z78" w:id="72"/>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Карасу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
-          <w:bookmarkStart w:name="z79" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z81" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'21.986556" N 71 34'11.618436"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
-[...15 lines deleted...]
-51 5'45.092868" N 71 34'26.489208"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'28.123368" N 71 34'35.919336"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4465,167 +4403,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z82" w:id="76"/>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Карасу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
-          <w:bookmarkStart w:name="z83" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z85" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'14.787348"N 71 34'22.098216"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
-[...15 lines deleted...]
-51 5'28.123368" N 71 34'35.919336"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'15.737604"N 71 34'45.717636"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4695,167 +4625,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z86" w:id="80"/>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Карасу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
-          <w:bookmarkStart w:name="z87" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z89" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'8.1339"N 71 34'11.398008"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
-[...15 lines deleted...]
-51 5'15.737604"N 71 34'45.717636"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 4' 58.17828"N 71 34'30.909288"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4925,167 +4847,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z90" w:id="84"/>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Карасу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
-          <w:bookmarkStart w:name="z91" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z93" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 4' 16.355748"N 71 34'2.391852"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
-[...15 lines deleted...]
-51 4' 58.17828"N 71 34'30.909288"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 4' 30.237636"N 71 34'10.942248"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5155,167 +5069,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z94" w:id="88"/>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Карасу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
-          <w:bookmarkStart w:name="z95" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z97" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 3' 4.442504"N 71 34'16.892724"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
-[...15 lines deleted...]
-51 4' 30.237636"N 71 34'10.942248"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 3'57.162816"N 71  34' 31.80792"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5385,167 +5291,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...40 lines deleted...]
-          <w:bookmarkStart w:name="z99" w:id="93"/>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Майбалық</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z101" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 1' 48.388404"N 71 30'31.95558"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
-[...15 lines deleted...]
-51 3'57.162816"N 71  34' 31.80792"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 1'58.486188"N 71 29'32.090064"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5615,167 +5513,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z102" w:id="96"/>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
-          <w:bookmarkStart w:name="z103" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z105" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 0' 31.341096"N 71 31' 27.736464"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
-[...15 lines deleted...]
-51 1'58.486188"N 71 29'32.090064"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 0' 32.89554"N 71 32' 7.985176"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5845,167 +5735,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z106" w:id="100"/>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
-          <w:bookmarkStart w:name="z107" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z109" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 58'59.851848"N 71 31'39.155808"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
-[...15 lines deleted...]
-51 0' 32.89554"N 71 32' 7.985176"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 59'1.383828"N 71  32'3.165252"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6075,167 +5957,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z110" w:id="104"/>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
-          <w:bookmarkStart w:name="z111" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z113" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 58'14.254752 N 71 31'49.525608"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
-[...15 lines deleted...]
-50 59'1.383828"N 71  32'3.165252"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 58'14.697948"N 71 32'13.671744"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6305,167 +6179,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z114" w:id="108"/>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
-          <w:bookmarkStart w:name="z115" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z117" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 57'38.84418"N 71 31'59.535372"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
-[...15 lines deleted...]
-50 58'14.697948"N 71 32'13.671744"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 57'32.26248"N 71 32'24.379728"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6535,167 +6401,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z118" w:id="112"/>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
-          <w:bookmarkStart w:name="z119" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z121" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 57'32.497092"N 71 31'28.889076"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
-[...15 lines deleted...]
-50 57'32.26248"N 71 32'24.379728"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 57'17.951508"N 71 31'38.44848"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6765,167 +6623,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z122" w:id="116"/>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
-          <w:bookmarkStart w:name="z123" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z125" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 57'16.413624"N 71 30'56.781504"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
-[...15 lines deleted...]
-50 57'17.951508"N 71 31'38.44848"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 57'3.239244"N 71 30'45.455976"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6995,167 +6845,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z126" w:id="120"/>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
-          <w:bookmarkStart w:name="z127" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z129" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 56'38.371272"N 71 29'38.753232"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
-[...15 lines deleted...]
-50 57'3.239244"N 71 30'45.455976"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 56'35.515176"N 71 30'6.818688"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7225,167 +7067,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z130" w:id="124"/>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
-          <w:bookmarkStart w:name="z131" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z133" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 57'1.760256"N 71 29'56.546088"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
-[...15 lines deleted...]
-50 56'35.515176"N 71 30'6.818688"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 56'3.918696"N 71  29'45.15324"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7455,167 +7289,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z134" w:id="128"/>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
-          <w:bookmarkStart w:name="z135" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z137" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 57'40.592844"N 71  28'22.059876"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
-[...15 lines deleted...]
-50 56'3.918696"N 71  29'45.15324"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 56'54.10914"N 71 29'14.766684"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7685,167 +7511,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z138" w:id="132"/>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
-          <w:bookmarkStart w:name="z139" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z141" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 59'3,935544"N 71 28' 58,807776"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
-[...15 lines deleted...]
-50 56'54.10914"N 71 29'14.766684"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 57'39,04704"N 71 27'58,23324"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7915,167 +7733,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z142" w:id="136"/>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
-          <w:bookmarkStart w:name="z143" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z145" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 59'58.389864"N 71 28'16.30398"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
-[...15 lines deleted...]
-50 57'39,04704"N 71 27'58,23324"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 59' 8.400912"N 71 28'31.709136"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8145,167 +7955,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z146" w:id="140"/>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
-          <w:bookmarkStart w:name="z147" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z149" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 1'5.497284"N 71 28' 38.6139"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
-[...15 lines deleted...]
-50 59' 8.400912"N 71 28'31.709136"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 59'58.292052"N 71 27'52.457148"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8375,167 +8177,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z150" w:id="144"/>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
-          <w:bookmarkStart w:name="z151" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z153" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 1' 43.686588"N 71 29'37.389012"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
-[...15 lines deleted...]
-50 59'58.292052"N 71 27'52.457148"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 1' 6.742308"N 71 28'14.838816"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8605,167 +8399,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z154" w:id="148"/>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Майбалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
-          <w:bookmarkStart w:name="z155" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z157" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 1' 48.388404"N 71 30'31.95558"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
-[...15 lines deleted...]
-51 1' 6.742308"N 71 28'14.838816"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 1'58.486188"N 71 29'32.090064"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8835,203 +8621,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...40 lines deleted...]
-          <w:bookmarkStart w:name="z159" w:id="153"/>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Өлмес</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z161" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 4' 9.469596"N 71 19' 18.196104"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
-[...51 lines deleted...]
-500</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 4'17.996952"N 71 19'19.255368"E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9065,167 +8843,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z162" w:id="156"/>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Өлмес</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
-          <w:bookmarkStart w:name="z163" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z165" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 4'5.98962"N 71 19'20.461404"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
-[...15 lines deleted...]
-51 4'17.996952"N 71 19'19.255368"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 4'6.943188"N 71 19' 34.160304"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9295,167 +9065,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z166" w:id="160"/>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Өлмес</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
-          <w:bookmarkStart w:name="z167" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z169" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 3' 45.963468"N 71 19'23.342016"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
-[...15 lines deleted...]
-51 4'6.943188"N 71 19' 34.160304"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 3'45.152028"N 71 19' 36.96186"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9525,167 +9287,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z170" w:id="164"/>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Өлмес</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
-          <w:bookmarkStart w:name="z171" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z173" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 3'43.219908"N 71 19' 19.734276"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
-[...15 lines deleted...]
-51 3'45.152028"N 71 19' 36.96186"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 3'34.731684"N 71 19' 18.20172"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9755,167 +9509,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z174" w:id="168"/>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Өлмес</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
-          <w:bookmarkStart w:name="z175" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z177" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51  3' 49.719996"N 71 19' 17.939964"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
-[...15 lines deleted...]
-51 3'34.731684"N 71 19' 18.20172"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 3'47.784924"N 71 19' 3.313308"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9985,167 +9731,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z178" w:id="172"/>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Өлмес</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
-[...40 lines deleted...]
-          <w:bookmarkStart w:name="z181" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоохранная полос</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51  4' 8.100048"N 71 19' 13.960164"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
-[...15 lines deleted...]
-51 3'47.784924"N 71 19' 3.313308"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 4' 8.500368"N 71 19' 0.747192"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10215,167 +9953,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
-[...80 lines deleted...]
-          <w:bookmarkStart w:name="z185" w:id="179"/>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Бұзықты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоохранная полоса</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 9'1.571904"N 71 15'45.404928"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
-[...15 lines deleted...]
-51 4' 8.500368"N 71 19' 0.747192"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 9' 10.059372"N 71 15' 45.225396"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10445,167 +10175,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z186" w:id="180"/>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
-          <w:bookmarkStart w:name="z187" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z189" w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51  8' 50.475732"N 71 16' 7.337964"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
-[...15 lines deleted...]
-51 9' 10.059372"N 71 15' 45.225396"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8'54.484116"N 71 16'19.344756"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10675,167 +10397,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z190" w:id="184"/>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
-          <w:bookmarkStart w:name="z191" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z193" w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8' 39.971688"N 71 16'13.137636"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
-[...15 lines deleted...]
-51 8'54.484116"N 71 16'19.344756"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8'41.635752"N 71 16'26.507316"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10905,167 +10619,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z194" w:id="188"/>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
-          <w:bookmarkStart w:name="z195" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z197" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8' 29.17608"N 71 16'12.361692"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
-[...15 lines deleted...]
-51 8'41.635752"N 71 16'26.507316"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8'27.372948"N 71 16' 25.696236"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11135,167 +10841,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z198" w:id="192"/>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
-          <w:bookmarkStart w:name="z199" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z201" w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8' 23.25588"N 71 16' 13.374048"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
-[...15 lines deleted...]
-51 8'27.372948"N 71 16' 25.696236"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8' 22.294788"N 71 16' 26.868612"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11365,167 +11063,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z202" w:id="196"/>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
-          <w:bookmarkStart w:name="z203" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z205" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8' 22.148844"N 71 16'12.101844"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
-[...15 lines deleted...]
-51 8' 22.294788"N 71 16' 26.868612"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8'17.91114"N 71 16' 24.2751"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11595,167 +11285,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z206" w:id="200"/>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
-          <w:bookmarkStart w:name="z207" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z209" w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8' 20.878512"N 71 16' 4.40616"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
-[...15 lines deleted...]
-51 8'17.91114"N 71 16' 24.2751"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8' 13.18254"N 71 16' 10.372692"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11825,167 +11507,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z210" w:id="204"/>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="204"/>
-          <w:bookmarkStart w:name="z211" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="205"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z213" w:id="207"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8' 18.516012"N 71 15'45.004104"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
-[...15 lines deleted...]
-51 8' 13.18254"N 71 16' 10.372692"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8'10.370148"N 71 15'40.45482"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12055,167 +11729,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z214" w:id="208"/>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
-          <w:bookmarkStart w:name="z215" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z217" w:id="211"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8'21.687072"N 71 15'41.681916"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
-[...15 lines deleted...]
-51 8'10.370148"N 71 15'40.45482"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8'16.215072"N 71 15' 29.652084"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12285,167 +11951,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z218" w:id="212"/>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
-          <w:bookmarkStart w:name="z219" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z221" w:id="215"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8' 30.398604"N 71 15'30.870036"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
-[...15 lines deleted...]
-51 8'16.215072"N 71 15' 29.652084"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8'27.439584"N 71 15'18.096624"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12515,167 +12173,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z222" w:id="216"/>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
-          <w:bookmarkStart w:name="z223" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z225" w:id="219"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8' 37.502088"N 71 15'24.742008"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
-[...15 lines deleted...]
-51 8'27.439584"N 71 15'18.096624"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8'36.015"N 71 15' 11.337552"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12745,167 +12395,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z226" w:id="220"/>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
-          <w:bookmarkStart w:name="z227" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z229" w:id="223"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8' 46.499676"N 71 15'23.230584"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
-[...15 lines deleted...]
-51 8'36.015"N 71 15' 11.337552"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8'47.23602"N 71 15' 9.65556"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12975,167 +12617,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z230" w:id="224"/>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
-          <w:bookmarkStart w:name="z231" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z233" w:id="227"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8'55.802436"N 71 15'27.794988"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="227"/>
-[...15 lines deleted...]
-51 8'47.23602"N 71 15' 9.65556"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 8' 59.055432"N 71 15' 15.234084"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13205,167 +12839,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z234" w:id="228"/>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
-          <w:bookmarkStart w:name="z235" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="229"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z237" w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 9' 0.057744"N 71 15' 33.781716"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
-[...15 lines deleted...]
-51 8' 59.055432"N 71 15' 15.234084"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 9'6.468408"N 71 15'24.777684"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13435,167 +13061,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z238" w:id="232"/>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озеро Бұзықты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
-          <w:bookmarkStart w:name="z239" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z241" w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 9'1.33956"N 71 15' 39.595752"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="235"/>
-[...15 lines deleted...]
-51 9'6.468408"N 71 15'24.777684"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 9'9.740052"N 71 15' 36.788688"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13665,203 +13283,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
-[...40 lines deleted...]
-          <w:bookmarkStart w:name="z243" w:id="237"/>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок № 7 озера Малый Талдыколь</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="237"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z245" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 06' 29.07642" E 71  23' 02.69646"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="239"/>
-[...51 lines deleted...]
-300</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 06' 25.29585" E 71  23' 16.08435"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13895,167 +13505,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z246" w:id="240"/>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="240"/>
-          <w:bookmarkStart w:name="z247" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z249" w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 03.35265" E 71  23' 15.84089"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="243"/>
-[...15 lines deleted...]
-N 51 06' 25.29585" E 71  23' 16.08435"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 02.34092 E 71  23' 30.87761"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14125,203 +13727,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z250" w:id="244"/>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="244"/>
-          <w:bookmarkStart w:name="z251" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="245"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z253" w:id="247"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 06.86399" E 71  22' 50.40224"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
-[...51 lines deleted...]
-70</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 7.98054" E 71  22' 50.77170"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14355,167 +13949,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z254" w:id="248"/>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
-          <w:bookmarkStart w:name="z255" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z257" w:id="251"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 03.85153" E 71  23' 14.34202"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="251"/>
-[...15 lines deleted...]
-N 51 07' 7.98054" E 71  22' 50.77170"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 04.95040" E 71  23' 14.08139"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14585,167 +14171,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z258" w:id="252"/>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="252"/>
-          <w:bookmarkStart w:name="z259" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="253"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z261" w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 06' 29.07642" E 71  23' 02.69646"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
-[...15 lines deleted...]
-N 51 07' 04.95040" E 71  23' 14.08139"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 06' 25.29585" E 71  23' 16.08435"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14815,203 +14393,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z262" w:id="256"/>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="256"/>
-          <w:bookmarkStart w:name="z263" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="257"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z265" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 03.35265" E 71  23' 15.84089"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="259"/>
-[...51 lines deleted...]
-300</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 02.34092 E 71  23' 30.87761"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15045,203 +14615,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z266" w:id="260"/>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
-          <w:bookmarkStart w:name="z267" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z269" w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 06.86399" E 71  22' 50.40224"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="263"/>
-[...51 lines deleted...]
-70</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 7.98054" E 71  22' 50.77170"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15275,167 +14837,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z270" w:id="264"/>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
-          <w:bookmarkStart w:name="z271" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z273" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 03.85153" E 71  23' 14.34202"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
-[...15 lines deleted...]
-N 51 07' 7.98054" E 71  22' 50.77170"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 04.95040" E 71  23' 14.08139"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15505,167 +15059,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z274" w:id="268"/>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="268"/>
-          <w:bookmarkStart w:name="z275" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z277" w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 06' 29.07642" E 71  23' 02.69646"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="271"/>
-[...15 lines deleted...]
-N 51 07' 04.95040" E 71  23' 14.08139"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 06' 25.29585" E 71  23' 16.08435"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15735,167 +15281,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z278" w:id="272"/>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="272"/>
-          <w:bookmarkStart w:name="z279" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="273"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z281" w:id="275"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 03.35265" E 71  23' 15.84089"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="275"/>
-[...15 lines deleted...]
-N 51 06' 25.29585" E 71  23' 16.08435"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 02.34092 E 71  23' 30.87761"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15965,203 +15503,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z282" w:id="276"/>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="276"/>
-          <w:bookmarkStart w:name="z283" w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="277"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z285" w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 06.86399" E 71  22' 50.40224"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
-[...51 lines deleted...]
-300</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 7.98054" E 71  22' 50.77170"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16195,203 +15725,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z286" w:id="280"/>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="280"/>
-          <w:bookmarkStart w:name="z287" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z289" w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 03.85153" E 71  23' 14.34202"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
-[...51 lines deleted...]
-70</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 04.95040" E 71  23' 14.08139"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16425,203 +15947,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z290" w:id="284"/>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
-          <w:bookmarkStart w:name="z291" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z293" w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 06' 29.07642" E 71  23' 02.69646"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
-[...51 lines deleted...]
-300</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 06' 25.29585" E 71  23' 16.08435"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16655,167 +16169,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z294" w:id="288"/>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="288"/>
-          <w:bookmarkStart w:name="z295" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="289"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z297" w:id="291"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 03.35265" E 71  23' 15.84089"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="291"/>
-[...15 lines deleted...]
-N 51 06' 25.29585" E 71  23' 16.08435"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 02.34092 E 71  23' 30.87761"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16885,167 +16391,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z298" w:id="292"/>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок № 7 озера Малый Талдыколь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
-          <w:bookmarkStart w:name="z299" w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="293"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z301" w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 06.86399" E 71  22' 50.40224"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="295"/>
-[...15 lines deleted...]
-N 51 07' 02.34092 E 71  23' 30.87761"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 07' 7.98054" E 71  22' 50.77170"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17115,337 +16613,327 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69.</w:t>
-[...151 lines deleted...]
-70</w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Талдыколь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 06' 53.4500" N, 71 19' 53.5200" Е</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70.</w:t>
-[...55 lines deleted...]
-51 06' 53.4500" N, 71 19' 53.5200" Е</w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Есиль. Новое русло </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(от моста по проспекту Сарыарка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до жилого массива Көктал, участок № 4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начало 51 05'37.32"N 71 36'00.54"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конец 51 10'47.0400"N 71 16'53.0300"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17474,208 +16962,218 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z307" w:id="301"/>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Река Есиль. Новое русло </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="301"/>
-[...75 lines deleted...]
-Конец 51 10'47.0400"N 71 16'53.0300"E</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(от моста по проспекту Сарыарка до</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жилого массива Көктал, участок № 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с пляжной зоной) Начало N 51 05'37.32",</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Е 71 36'00.54" Конец 51 10'47.0400"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N, 71 16'53.0300" Е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17704,228 +17202,218 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35 – левый берег;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 – правый берег</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z311" w:id="305"/>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Река Есиль. Новое русло </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="305"/>
-          <w:bookmarkStart w:name="z312" w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (от моста по проспекту Сарыарка до</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="306"/>
-[...75 lines deleted...]
-N, 71 16'53.0300" Е</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жилого массива Көктал, участок № 9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начало N 51 05'37.32", Е 71 36'00.54"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конец 51 10'47.0400" N, 71 16'53.0300" Е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17939,227 +17427,199 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z316" w:id="310"/>
-[...34 lines deleted...]
-65 – правый берег</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z317" w:id="311"/>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Река Есиль. Новое русло </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="311"/>
-          <w:bookmarkStart w:name="z318" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (от моста по проспекту Сарыарка до</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="312"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z320" w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жилого массива Көктал, участок № 10)</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начало N 51 05'37.32", Е 71 36'00.54"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конец 51 10'47.0400" N, 71 16'53.0300" Е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18245,151 +17705,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74.</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z321" w:id="315"/>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Река Есиль. Новое русло </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="315"/>
-          <w:bookmarkStart w:name="z322" w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (от моста по проспекту Сарыарка до</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="316"/>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z324" w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жилого массива Көктал, участок № 11)</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начало N 51 05'37.32", Е 71 36'00.54"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конец 51 10'47.0400" N, 71 16'53.0300" Е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18475,167 +17927,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75.</w:t>
-[...115 lines deleted...]
-Конец 51 10'47.0400" N, 71 16'53.0300" Е</w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Есиль. Новое русло</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Водорегулирующая плотина)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N 51 09'28,43", Е 71 24'50.54"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18705,127 +18113,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76.</w:t>
-[...75 lines deleted...]
-N 51 09'28,43", Е 71 24'50.54"</w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Река Есиль. Новое русло </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(западнее улицы имени Ч. Айтматова) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начало N 51 05'37.32", Е 71 36'00.54"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конец 51 10'47.0400" N, 71 16'53.0300" Е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18895,147 +18317,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77.</w:t>
-[...95 lines deleted...]
-Конец 51 10'47.0400" N, 71 16'53.0300" Е</w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок старицы реки Есиль в районе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гольф-клуба города Астаны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 6'44.82"N 71 35'14.96"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 5'55.78"N 71 34'55.46"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 6'02.55"N 71 33'51.92"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 6'06.37"N 71 33'35.59"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 6'11.95"N 71 33'17.96"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 6'16.21"N 71 32'51.89"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 6'53.63"N 71 33'06.75"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 6'49.47"N 71 33'33.18"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 7'19.76"N 71 33'58.09"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 7'14.16"N 71 34'15.29"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 6'55.66"N 71 34'06.17"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19105,327 +18683,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78.</w:t>
-[...275 lines deleted...]
-51 6'55.66"N 71 34'06.17"E</w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок старого русла реки Есиль</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в районе трассы Астана-Қарағанды,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участки 82Б, 82В, 82К, дом 82,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание 82, участок 82/1 в городе Астане</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 7'4.28"N 71 38'14.77"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 6'58.32"N 71 37'39.19"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19495,187 +18923,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79.</w:t>
-[...135 lines deleted...]
-51 6'58.32"N 71 37'39.19"E</w:t>
+79-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старое русло реки Есиль в районе жилого массива Мичурино в городе Астана</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°06'29.68" N, 71°39'8.95"Е</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°06'39.34" N, 71°38'39.1"Е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19704,51 +19068,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+79-1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19766,150 +19130,140 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z351" w:id="345"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Ақбұлақ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="345"/>
-          <w:bookmarkStart w:name="z352" w:id="346"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начало 51 12'11.37" N, 71 35' 01.51"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="346"/>
-          <w:bookmarkStart w:name="z353" w:id="347"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="347"/>
-          <w:bookmarkStart w:name="z354" w:id="348"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51 10'34.697" N,71 30'15.159"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="348"/>
-          <w:bookmarkStart w:name="z355" w:id="349"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="349"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51 10'36.355" N, 71 30'15.944"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20016,150 +19370,140 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z356" w:id="350"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Ақбұлақ Водоохранная полоса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="350"/>
-          <w:bookmarkStart w:name="z357" w:id="351"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51 10'34.697"N,71 30'15.159"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="351"/>
-          <w:bookmarkStart w:name="z358" w:id="352"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51 10'35.280"N, 71 30'6.830"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="352"/>
-          <w:bookmarkStart w:name="z359" w:id="353"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="353"/>
-          <w:bookmarkStart w:name="z360" w:id="354"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51 10'36.355"N, 71 30'15.944"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="354"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51 10'37.722"N, 71 30'8.538"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20245,357 +19589,417 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82.</w:t>
-[...60 lines deleted...]
-          <w:bookmarkStart w:name="z363" w:id="357"/>
+81-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Акбұлак</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоохранная полоса</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'35.280"N, 71°30'6.830"Е</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'34.032"N, 71°29'53.729"E</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоохранная зона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="357"/>
-[...71 lines deleted...]
-500</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+51°10'37.582"N, 71°30'8.428"E </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'40.108"N, 71°29'59.488"E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90-240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+81-1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83.</w:t>
-[...75 lines deleted...]
-Конец 51 14'31.7800"N 71 31' 5.0000"E</w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Ақбұлақ Водоохранная полоса</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 10'35.280"N, 71 30'6.830"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоохранная зона</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 10'37.722"N, 71 30'8.538"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конец 51 08'53.8300"N 71 26'24.3500"E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20629,111 +20033,1455 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Сарыбұлақ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начало 51 09' 52.9900"N 71 22' 35.5800"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конец 51 14'31.7800"N 71 31' 5.0000"E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Сарыбұлақ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начало 51°14'28.29"N, 71°31'2.07"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоохранная полоса</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'46.02"N, 71°23'20.22"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоохранная зона</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 10' 48,407"N, 71° 23' 10,791"E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Сарыбұлақ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоохранная полоса</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'46.02"N, 71°23'20.22"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'41.15"N, 71°23'17.54"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоохранная зона</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 10' 48,407"N, 71° 23' 10,791"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'41.988"N, 71°23'16.115"Е</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70-210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Сарыбұлақ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоохранная полоса</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'41.15"N, 71°23'17.54"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоохранная зона</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'41.988"N, 71°23'16.115"Е</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конец 51° 9'53.08"N, 71°22'35.54"Е</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок озеро Тассуат</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Водоохранная полоса</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 02' 13.34", N 71° 22' 43.71" E 51° 02' 16.97", N 71° 22' 47.34" E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+водоохранная зона 51° 02' 12.18", N 71° 22' 51.75" E 51° 02' 15.88", N 71° 22' 55.25" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок № 5 группы озер Малый</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талдыколь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(граничные координаты участка:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°07′44.62″N 71°23′11.69″E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°07′03.14″N 71°23′21.80″E)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z367" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: В административных границ города Астаны для реки Есиль и канала Нұра-Есіл от основного русла водного объекта установить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z368" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. минимальную ширину водоохранных зон – 500 метров (кроме пунктов 1, 2, 3, 4, 5, 6 вышеуказанной таблицы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z369" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. минимальную ширину водоохранных полос – 35 метров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20825,462 +21573,426 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 ноября 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205-4542</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z371" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Режим и особые условия хозяйственного использования водоохранных зон и полос водных объектов в административных границах города Астаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z372" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В пределах водоохранных полос запрещаются любые виды хозяйственной деятельности, а также предоставление земельных участков для ведения хозяйственной и иной деятельности, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z373" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) строительства и эксплуатации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z374" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       водохозяйственных сооружений и их коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z375" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мостов, мостовых сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z376" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       причалов, портов, пирсов и иных объектов инфраструктуры, связанных с деятельностью водного транспорта, охраной рыбных ресурсов и других водных животных, рыболовства и аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z377" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рыбоводных прудов, рыбоводных бассейнов и рыбоводных объектов, а также коммуникаций к ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z378" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детских игровых и спортивных площадок, пляжей, аквапарков и других рекреационных зон без капитального строительства зданий и сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z379" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пунктов наблюдения за показателями состояния водных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z380" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) берегоукреплений, лесоразведений и озеленений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z381" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В пределах водоохранных зон запрещаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z382" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ввод в эксплуатацию новых и реконструированных объектов, не обеспеченных сооружениями и устройствами, предотвращающими загрязнение и засорение поверхностных водных объектов, водоохранных зон и полос;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z383" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение и строительство автозаправочных станций, складов для хранения нефтепродуктов, пунктов технического осмотра, обслуживания, ремонта и мойки транспортных средств и сельскохозяйственной техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z384" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение и строительство складов и площадок для хранения удобрений, пестицидов, ядохимикатов, навоза и их применение. При необходимости проведения вынужденной санитарной обработки в водоохранной зоне допускается применение мало- и среднетоксичных нестойких пестицидов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z385" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размещение и устройство свалок твердых бытовых и промышленных отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z386" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) размещение кладбищ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z387" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) выпас сельскохозяйственных животных с превышением нормы нагрузки, размещение животноводческих хозяйств, убойных площадок (площадок по убою сельскохозяйственных животных), скотомогильников (биотермических ям), специальных хранилищ (могильников) пестицидов и тары из-под них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z388" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) размещение накопителей сточных вод, полей орошения сточными водами, а также других объектов, обусловливающих опасность радиационного, химического, микробиологического, токсикологического и паразитологического загрязнения поверхностных и подземных вод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21606,31 +22318,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>