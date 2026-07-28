--- v0 (2026-03-12)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8aa4017" w14:textId="8aa4017">
+    <w:p w14:paraId="f902e6c" w14:textId="f902e6c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении государственного образовательного заказа на среднее образование в государственных организациях образования города Астаны на 2025-2026 учебный год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата города Астаны от 12 декабря 2025 года № 107-4226</w:t>
+        <w:t>Постановление акимата города Астаны от 12 декабря 2025 года № 107-4226.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -610,2095 +610,4093 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 ноября 2025 года № 107-4226</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Государственный образовательный заказ на среднее образование в государственных организациях образования города Астаны на 2025-2026 учебный год</w:t>
+        <w:t xml:space="preserve"> Государственный образовательный заказ на среднее образование в государственных организациях образования города Астаны на 2025-2026 учебный год (коммунальное государственное учреждение)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции постановления акимата города Астаны от 17.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-561</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-№ п/п
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Классы
+              <w:t>Классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Количество учащихся в государственных организациях среднего образования
+              <w:t>Количество учащихся</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Средняя стоимость расходов на одного учащегося в год (тенге)
+              <w:t xml:space="preserve">в государственных организациях </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>среднего образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Средняя стоимость расходов на одного учащегося в год (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общеобразовательные классы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инклюзивное обучение для детей с особыми образовательными потребностями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...37 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коррекционные классы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в организациях среднего образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обучение на дому</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...373 lines deleted...]
-Государ-ственное коммунальное предприятие на праве хозяйственного ведения</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1- 4 классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 997</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+442 042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+757 168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+828 453</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 144 442</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...426 lines deleted...]
-2 141 612</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-9 классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 513</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+601 733</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 076 550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+987 841</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 655 219</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...426 lines deleted...]
-2 652 389</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10-11 классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 875</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+717 790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 308 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 046 636</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 165 537</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...407 lines deleted...]
-3 162 707</w:t>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению акимата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>города Астаны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 12 ноября 2025 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 107-4226</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственный образовательный заказ на среднее образование в государственных организациях образования города Астаны на 2025-2026 учебный год (государственное коммунальное предприятие на праве хозяйственного ведения)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество учащихся</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в государственных организациях среднего образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Средняя стоимость расходов на одного учащегося в год (тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общеобразовательные классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инклюзивное обучение для детей с особыми образовательными потребностями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коррекционные классы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в организациях среднего образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение на дому</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1- 4 классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 696</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+461 505</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+776 631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+847 916</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 144 442</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-9 классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+621 196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 096 013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 007 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 655 219</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10-11 классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 227</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+737 253</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 328 127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 066 099</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 165 537</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению акимата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>города Астаны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 12 ноября 2025 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 107-4226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственный образовательный заказ на среднее образование в государственных организациях образования города Астаны на 2025-2026 учебный год (комфортная школа)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество учащихся</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в государственных организациях среднего образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Средняя стоимость расходов на одного учащегося в год (тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общеобразовательные классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инклюзивное обучение для детей с особыми образовательными потребностями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коррекционные классы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в организациях среднего образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение на дому</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1- 4 классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 686</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+509 080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+824 206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+895 491</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 192 017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-9 классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+668 771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 143 588</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 054 879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 702 794</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10-11 классы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+784 828</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 375 702</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 113 674</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 213 112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>