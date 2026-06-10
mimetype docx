--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d5216b8" w14:textId="d5216b8">
+    <w:p w14:paraId="f4de5ae" w14:textId="f4de5ae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в постановление акимата Шемонаихинского района от 14 марта 2022 года № 74 "Об утверждении Правил предоставления коммунальных услуг по Шемонаихинскому району"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z5" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Шемонаихинского района Восточно-Казахстанской области от 22 февраля 2024 года № 66. Утратило силу - постановлением акимата Шемонаихинского района Восточно-Казахстанской области от 18 марта 2026 года № 89</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу - постановлением акимата Шемонаихинского района Восточно-Казахстанской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Акимат Шемонаихинского района ПОСТАНОВЛЯЕТ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -256,150 +334,146 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункты 10), 13), 14), 15) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – услуги, предоставляемые потребителю, включающие водоснабжение, водоотведение, газоснабжение, электроснабжение, теплоснабжение, мусороудаление, обслуживание лифтов, для обеспечения безопасных и комфортных условий проживания (пребывания);"</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10) коммунальные услуги – услуги, предоставляемые потребителю, включающие водоснабжение, водоотведение, газоснабжение, электроснабжение, теплоснабжение, мусороудаление, обслуживание лифтов, для обеспечения безопасных и комфортных условий проживания (пребывания);"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
-[...15 lines deleted...]
-      "13) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;"</w:t>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...15 lines deleted...]
-      "14) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;"</w:t>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15) общедомовые инженерные системы – системы холодного и горячего водоснабжения, водоотведения, теплоснабжения, газоснабжения, электроснабжения, дымоудаления, пожарной сигнализации, внутреннего противопожарного водопровода, грузовых и пассажирских лифтов (подъемников), мусороудаления, кондиционирования, вентиляции, терморегуляции и вакуумирования, слаботочные инженерные системы, находящиеся в многоквартирном жилом доме за пределами или внутри квартиры, нежилого помещения, парковочного места, кладовки и обслуживающие две (два) и более квартиры, нежилого помещения, парковочного места, кладовки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -412,170 +486,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4. По коммунальным услугам через присоединительную сеть между потребителем и поставщиком коммунальных услуг заключаются индивидуальные и (или) публичные договора в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объединения собственников имущества или простые товарищества, или управляющие многоквартирным жилым домом, или управляющие компании заключают договора сотрудничества с поставщиками коммунальных услуг (на каждый вид услуги).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      Объединения собственников имущества или простые товарищества, или управляющие многоквартирным жилым домом, или управляющие компании заключают договора сотрудничества с поставщиками коммунальных услуг (на каждый вид услуги).</w:t>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объединения собственников имущества или простые товарищества, или управляющие многоквартирным жилым домом, или управляющие компании заключают договора сотрудничества с субъектами сервисной деятельности на содержание общего имущества объекта кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      Объединения собственников имущества или простые товарищества, или управляющие многоквартирным жилым домом, или управляющие компании заключают договора сотрудничества с субъектами сервисной деятельности на содержание общего имущества объекта кондоминиума.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При непосредственном совместном управлении договора сотрудничества заключаются между организациями, предоставляющими коммунальные услуги на содержание общего имущества объекта кондоминиума и всеми собственниками квартир, нежилых помещений или с большинством собственников квартир, нежилых помещений. При этом, собственники квартир, нежилых помещений выступают в качестве одной стороны договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      При непосредственном совместном управлении договора сотрудничества заключаются между организациями, предоставляющими коммунальные услуги на содержание общего имущества объекта кондоминиума и всеми собственниками квартир, нежилых помещений или с большинством собственников квартир, нежилых помещений. При этом, собственники квартир, нежилых помещений выступают в качестве одной стороны договора.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор между поставщиком и потребителем на предоставление коммунальных услуг не может противоречить действующему законодательству и считается заключенным на неопределенный срок, если иное не предусмотрено соглашением сторон."</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -588,110 +662,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Председатель объединения собственников имущества или доверенное лицо простого товарищества либо управляющий многоквартирным жилым домом или управляющая компания для содержания в надлежащем техническом состоянии и обеспечении безопасности общедомовых инженерных систем и оборудований, а также приборов учета, являющихся общим имуществом объекта кондоминиума, заключает договора с субъектом сервисной деятельности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выбор субъектов сервисной деятельности осуществляется собственниками квартир, нежилых помещений на собрании либо советом дома при условии делегирования таких полномочий.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      Выбор субъектов сервисной деятельности осуществляется собственниками квартир, нежилых помещений на собрании либо советом дома при условии делегирования таких полномочий.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если договора с субъектом сервисной деятельности отсутствуют, председатель объединения собственников имущества или доверенное лицо простого товарищества либо управляющий многоквартирным жилым домом или управляющая компания или все собственники квартир, нежилых помещений, при непосредственном совместном управлении обеспечивают содержание в надлежащем техническом состоянии и безопасность общедомовых инженерных систем, а также общедомовых приборов учета."</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -704,110 +778,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Главу 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 3-1:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-1 Заказчик многоквартирного жилого дома (комплекса) после сдачи объекта в эксплуатацию, по предварительному согласию собственников жилых и нежилых помещений, подготавливает проекты договоров между собственниками жилых и нежилых помещений и поставщиками коммунальных услуг (на каждый вид услуг) для последующего их заключения (подписания).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима района.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
-[...15 lines deleted...]
-      2. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима района.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -943,63 +1017,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1321,35 +1417,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>