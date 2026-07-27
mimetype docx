--- v0 (2025-10-05)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d924de" w14:textId="1d924de">
+    <w:p w14:paraId="8da1c1d" w14:textId="8da1c1d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -612,208 +612,266 @@
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 23 сентября 2022 года № 736 "Об утверждении Концепции развития жилищно-коммунальной инфраструктуры на 2024- 2029 годы".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Реновация жилищного фонда в городе Усть-Каменогорске– совокупность мероприятий, направленных на обновление среды жизнедеятельности и создание благоприятных условий проживания граждан, общественного пространства в целях предотвращения роста аварийного жилищного фонда в городе Усть-Каменогорске, обеспечения развития жилых территорий и их благоустройства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+        <w:t>
+      3. Реновация предусматривает комплексную реконструкцию "старых" кварталов города путем сноса аварийного жилища и переселения из него граждан в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции постановления акимата города Усть-Каменогорска Восточно-Казахстанской области от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Программа реновации принимается на срок до 2029 года и позволит устранить накопленный за последние десятилетия дисбаланс развития экологии города и не допустить массового появления аварийного жилищного фонда в городе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Программа реновации принимается на срок до 2029 года и позволит устранить накопленный за последние десятилетия дисбаланс развития экологии города и не допустить массового появления аварийного жилищного фонда в городе.</w:t>
+      5. Перечень, периоды и очередность объектов, подлежащих реновации, определяются с учетом износа строительных конструкций многоквартирных жилых домов, их соответствия эксплуатационным требованиям, а также мнения собственников помещений на основании заключения юридических лиц, аккредитованных на осуществление технического надзора и технического обследования надежности и устойчивости зданий и сооружений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Перечень, периоды и очередность объектов, подлежащих реновации, определяются с учетом износа строительных конструкций многоквартирных жилых домов, их соответствия эксплуатационным требованиям, а также мнения собственников помещений на основании заключения юридических лиц, аккредитованных на осуществление технического надзора и технического обследования надежности и устойчивости зданий и сооружений.</w:t>
+      6. Снос аварийных жилых домов будет производиться за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Снос аварийных жилых домов будет производиться за счет средств местного бюджета.</w:t>
+      7. Очередность сноса аварийных жилых домов определяется с учетом процента износа несущих конструкций согласно заключениям юридических лиц, аккредитованных на осуществление технического надзора и технического обследования надежности и устойчивости зданий и сооружений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Актуальность реализации Программы реновации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Очередность сноса аварийных жилых домов определяется с учетом процента износа несущих конструкций согласно заключениям юридических лиц, аккредитованных на осуществление технического надзора и технического обследования надежности и устойчивости зданий и сооружений.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Актуальность реализации Программы реновации</w:t>
+      8. Существующий жилищный фонд города Усть-Каменогорска по состоянию на апрель 2024 года составляет 1788 многоквартирных жилых домов, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -2442,110 +2500,126 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Состояние аварийных жилых домов в городе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по состоянию на 2024 год в городе 37 жилых домов, общей площадью 14605,91 квадратных метров, с населением 337 квартир, признаны аварийными согласно заключениям юридических лиц, аккредитованных на осуществление технического надзора и технического обследования надежности и устойчивости зданий и сооружений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      по состоянию на 2024 год в городе 37 жилых домов, общей площадью 14605,91 квадратных метров, с населением 337 квартир, признаны аварийными согласно заключениям юридических лиц, аккредитованных на осуществление технического надзора и технического обследования надежности и устойчивости зданий и сооружений.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+      Основу этой категории составляют многоквартирные жилые дома с низким нормативным сроком эксплуатации. Большая часть таких домов в период приватизации жилищ была передана в частную собственность без проведения капитального ремонта или возмещения затрат на его выполнение. В дальнейшем капитальный ремонт данных домов практически не проводился в связи с отсутствием у собственников жилищ необходимых средств, что привело к дальнейшему их обветшанию.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2822,738 +2896,1110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 337</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным постановлением акимата города Усть-Каменогорска Восточно-Казахстанской области от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Задача Программы реновации</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Основная задача Программы реновации – не допустить массового появления аварийного жилищного фонда в городе и одновременно скорректировать накопленные за предыдущие десятилетия диспропорции развития города Усть-Каменогорска и сформировать городскую среду принципиально нового качества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реализация Программы реновации, предусматривающей качественное обновление жилищного фонда, позволит улучшить показатель обеспеченности жилищем граждан и будет способствовать устойчивому развитию жилых территорий, созданию благоприятной среды жизнедеятельности, общественных пространств и благоустройству территории с учетом экономических, социальных, иных общественных интересов, позволит сформировать новый, современный облик города Усть- Каменогорска.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным постановлением акимата города Усть-Каменогорска Восточно-Казахстанской области от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При реализации Программы реновации планируется решение следующих задач:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание новой планировочной структуры городской среды со смешанной функцией, приспособленной для комфортного проживания, отдыха и работы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Основная задача Программы реновации – не допустить массового появления аварийного жилищного фонда в городе и одновременно скорректировать накопленные за предыдущие десятилетия диспропорции развития города Усть-Каменогорска и сформировать городскую среду принципиально нового качества.</w:t>
+      строительство энергоэффективных многоквартирных жилых домов, снижение затрат на их эксплуатацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Реализация Программы реновации, предусматривающей качественное обновление жилищного фонда, позволит улучшить показатель обеспеченности жильем граждан и будет способствовать устойчивому развитию жилых территорий, созданию благоприятной среды жизнедеятельности, общественных пространств и благоустройству территории с учетом экономических, социальных, иных общественных интересов, позволит сформировать новый, современный облик города Усть- Каменогорска.</w:t>
+      улучшение экологической обстановки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. При реализации Программы реновации планируется решение следующих задач:</w:t>
+      обновление и модернизация инженерной инфраструктуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      создание новой планировочной структуры городской среды со смешанной функцией, приспособленной для комфортного проживания, отдыха и работы;</w:t>
+      формирование современного архитектурного облика города Усть-Каменогорска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Механизм и порядок реализации Программы реновации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      строительство энергоэффективных многоквартирных жилых домов, снижение затрат на их эксплуатацию;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+      12. Администратором Программы, за исключением случаев финансирования за счет местного бюджета, является государственное учреждение "Отдел жилищных отношений города Усть-Каменогорска" (далее – Администратор программы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улучшение экологической обстановки;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+      13. Финансирование Программы осуществляется за счет средств государственного бюджета и иных источников: облигационные займы, привлечение частных инвестиций, в том числе через механизмы государственно-частного партнерства, займы банков второго уровня, привлечение средств субъектов квазигосударственного сектора, доходы от продажи жилых и нежилых помещений в ходе реализации проектов реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      обновление и модернизация инженерной инфраструктуры;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+      14. До принятия решения о финансировании Администратором программы осуществляется сбор информации по каждому жилому дому подлежащему реновации, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      формирование современного архитектурного облика города Усть-Каменогорска.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+      1) о технических характеристиках многоквартирного жилого дома (общая площадь дома (квартир) и земельного участка, количество собственников, наличии (отсутствии) обременений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о действующей инфраструктуре жилого дома и возможности увеличении мощностей инфраструктуры, точек ближайшего подключения водоснабжения, газоснабжения, электроснабжения, канализации итак далее;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Администратором Программы, за исключением случаев финансирования за счет местного бюджета, является государственное учреждение "Отдел жилищных отношений города Усть-Каменогорска" (далее – Администратор программы).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+      3) протокол общего собрания собственников, отражающее отношение собственников к предлагаемым мероприятиям по реновации жилища.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным постановлением акимата города Усть-Каменогорска Восточно-Казахстанской области от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Финансирование Программы осуществляется за счет средств государственного бюджета и иных источников: облигационные займы, привлечение частных инвестиций, в том числе через механизмы государственно-частного партнерства, займы банков второго уровня, привлечение средств субъектов квазигосударственного сектора, доходы от продажи жилых и нежилых помещений в ходе реализации проектов реновации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+      15. На основании полученной информации Администратором программы подготавливается информационный документ на каждый жилой дом, подлежащий реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. До принятия решения о финансировании Администратором программы осуществляется сбор информации по каждому жилому дому подлежащему реновации, в том числе:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+      16. При выделении средств из местного бюджета на строительство жилых домов Администратором программы определяется государственное учреждение "Отдел строительства города Усть-Каменогорска".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) о технических характеристиках многоквартирного жилого дома (общая площадь дома (квартир) и земельного участка, количество собственников, наличии (отсутствии) обременений;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+      Выбор организации для реализации Программы реновации осуществляется в соответствии с законодательством о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) о действующей инфраструктуре жилого дома и возможности увеличении мощностей инфраструктуры, точек ближайшего подключения водоснабжения, газоснабжения, электроснабжения, канализации итак далее;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+      17. Для привлечения потенциальных инвесторов информация о реализации Программы реновации размещается на интернет-ресурсе местного исполнительного органа города Усть-Каменогорска, в средствах массовой информации и в других доступных средствах информирования на постоянной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) протокол общего собрания собственников, отражающее отношение собственников к предлагаемым мероприятиям по реновации жилья.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+      18. Уполномоченным представителем местного исполнительного органа во взаимодействиях с инвесторами будет выступать государственное учреждение "Отдел жилищных отношений города Усть-Каменогорска".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае принятия на собрании отрицательного решения, работы, связанные с реализацией инвестиционного проекта по реновации многоквартирного жилого дома не проводятся.</w:t>
-[...19 lines deleted...]
-      15. На основании полученной информации Администратором программы подготавливается информационный документ на каждый жилой дом, подлежащий реновации.</w:t>
+      19. В случае заинтересованности потенциальный инвестор подает заявку в местный исполнительный орган для реализации инверсионного проекта в порядке, определенном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Реализация Программы реновации возможна путем приобретения государством жилища в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных закупках Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Гарантии жилищных и имущественных прав физических и юридических лиц при реализации Программы реновации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+        <w:t>
+      21. Предоставление собственникам жилища будет осуществляться на основании правоустанавливающих документов на недвижимое имущество согласно законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 в редакции постановления акимата города Усть-Каменогорска Восточно-Казахстанской области от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Собственникам жилых помещений будут предоставляться новые квартиры в равнозначных по площади размерах, но не менее однокомнатной квартиры. Собственникам нежилых помещений возмещается их стоимость.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае согласия собственника нежилого помещения, возмещение за реализуемое имущество будет рассматриваться путем предоставления равнозначных по площади нежилых помещений в строящихся объектах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Стоимость реализации 1 квадратного метра общей площади жилья будет определяться уровнем комфортности строящегося жилья и сложившейся конъюнктуры рынка недвижимости на момент реализации, но не ниже себестоимости строительства.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+      23. Стоимость реализации 1 квадратного метра общей площади жилья будет определяться уровнем комфортности строящегося жилища и сложившейся конъюнктуры рынка недвижимости на момент реализации, но не ниже себестоимости строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 в редакции постановления акимата города Усть-Каменогорска Восточно-Казахстанской области от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Если житель является нанимателем квартиры у государства, новое жилье будет предоставлено на основании договора найма.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+      24. Если житель является нанимателем квартиры у государства, новое жилище будет предоставлено на основании договора найма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 в редакции постановления акимата города Усть-Каменогорска Восточно-Казахстанской области от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3879,31 +4325,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>