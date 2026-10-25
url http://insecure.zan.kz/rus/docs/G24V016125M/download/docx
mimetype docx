--- v0 (2025-10-01)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d6a9b7" w14:textId="9d6a9b7">
+    <w:p w14:paraId="638eea3" w14:textId="638eea3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -549,1850 +549,1468 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 20 сентября 2024 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 16/125-VІII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о государственном учреждении "Аппарат Восточно-Казахстанского областного маслихата"</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Положение в редакции решения Восточно-Казахстанского областного маслихата от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Аппарат Восточно-Казахстанского областного маслихата" (далее – аппарат маслихата) является государственным органом Республики Казахстан, осуществляющим руководство в сфере обеспечения деятельности Восточно-Казахстанского областного маслихата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Аппарат маслихата осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аппарат маслихата является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печать с изображением Государственного Герба Республики Казахстан со своим наименованием на государственном языке, штамп со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аппарат маслихата вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аппарат маслихата имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Аппарат маслихата по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя аппарата маслихата.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности аппарата маслихата утверждается в соответствии с Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О местном государственном управлении и самоуправлении в Республике Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: индекс 070000, Республика Казахстан, Восточно-Казахстанская область, город Усть-Каменогорск, улица М. Горького, 40.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Настоящее положение является учредительным документом аппарата маслихата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансирование деятельности аппарата маслихата осуществляется из местного бюджета в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Аппарату маслихата запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями аппарата маслихата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если аппарату маслихата законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+        <w:t xml:space="preserve"> Глава 2. Задачи, функции и полномочия государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение деятельности областного маслихата для реализации государственной политики в сфере местного государственного управления в пределах компетенции, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в соответствии с действующим законодательством запрашивать и получать от должностных лиц государственных органов, общественных объединений, государственных и иных организаций информацию, необходимую для реализации своих задач и функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать у депутатов маслихата сведения, информации по вопросам их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить на рассмотрение маслихата предложения, возникающие в процессе своей деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлекать работников государственных органов, общественных объединений и иных организаций для участия в подготовке вопросов, вносимых на рассмотрение сессии маслихата и его постоянных комиссий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направлять в государственные органы, общественные объединения, иным организациям для рассмотрения депутатские запросы, предложения, обращения граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать выполнение возложенных функций в соответствии с требованиями законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулирование нормативного правового обеспечения маслихата для реализации государственной политики в сфере местного государственного управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контроль соблюдения законности в деятельности областного маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка аналитической и иной информации, материалов, касающихся деятельности маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в разработке актов областного маслихата, направленных на реализацию государственных функций маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направление нормативных правовых решений маслихата на государственную регистрацию в органы юстиции в случаях, предусмотренных законодательством Республики Казахстан и ведение их правового мониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление контроля за исполнением актов областного маслихата и его постоянных (временных) комиссий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представление и защита интересов областного маслихата и аппарата маслихата в судебных и иных правоохранительных органах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация стажировки, переподготовки и повышения квалификации государственных служащих в соответствии с требованиями законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планирование расходов на повышение квалификации депутатов маслихата и государственных служащих аппарата маслихата в соответствии с бюджетным законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление организационно-технических мероприятий по подготовке и проведению сессий маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказание практической помощи и содействия депутатам маслихата в осуществлении ими своих полномочий, организации приема граждан, отчетов и встреч с избирателями, обеспечение их необходимыми справочными материалами, обобщение поступающих в маслихат информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в пленарных заседаниях сессий, заседаниях постоянных (временных) комиссий и оказание помощи депутатам в вопросах качественной подготовки проектов решений, постановлений постоянных комиссий и заключений временных комиссий маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оформление протоколов сессий, заседаний постоянных комиссий, сборников решений в соответствии с Регламентом маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация подготовки проектов докладов, решений, справок и других документов по вопросам деятельности маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение оформления, хранения и передачи в архив актов маслихата и документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведение делопроизводства и обработка корреспонденции, поступающей в аппарат маслихата, обеспечение информационного обмена в соответствии с требованиями Административного процедурно-процессуального кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение соблюдения единых требований в области информационно-коммуникационных технологий и обеспечение информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение поступившей петиции по вопросам организационной деятельности аппарата в порядке, установленном Административным процедурно-процессуальным кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Руководство аппаратом маслихата осуществляется руководителем аппарата маслихата, который несет персональную ответственность за выполнение возложенных на аппарат маслихата задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководитель аппарата маслихата назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель аппарата маслихата имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия руководителя аппарата маслихата:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководит деятельностью аппарата маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует, координирует и контролирует деятельность аппарата маслихата в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает на государственные должности и освобождает от государственных должностей административных государственных служащих корпуса "Б" аппарата маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет общее руководство деятельностью дисциплинарной и конкурсной комиссий аппарата маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет контроль за соблюдением служебной дисциплины;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки, переподготовки и повышения квалификации, поощрения, установления надбавок государственным служащим аппарата маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) решает вопросы дисциплинарной ответственности государственных служащих аппарата маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивает исполнение требований законодательства Республики Казахстан о противодействии коррупции в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) организует сессии маслихата, заседания постоянных и временных комиссий маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) готовит проекты решений маслихата, приказы по командированию депутатов маслихата и возложению обязанностей в случае отсутствия председателя маслихата или председателя постоянной комиссии маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) организует мероприятия по повышению квалификации депутатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет иные полномочия, возложенные на руководителя аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Исполнение полномочий руководителя аппарата областного маслихата в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Аппарат маслихата осуществляет свою деятельность в соответствии с </w:t>
-[...417 lines deleted...]
-      14. Задачи:</w:t>
+      20. Аппарат маслихата может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество аппарата маслихата формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      обеспечение деятельности областного маслихата для реализации государственной политики в сфере местного государственного управления в пределах компетенции, предусмотренных законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за аппаратом маслихата, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Полномочия: 1) права:</w:t>
+      22. Аппарат маслихата не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      в соответствии с действующим законодательством запрашивать и получать от должностных лиц государственных органов, общественных объединений, государственных и иных организаций информацию, необходимую для реализации своих задач и функций;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      запрашивать у депутатов маслихата сведения, информации по вопросам их деятельности;</w:t>
+      23. Реорганизация и упразднение аппарата маслихата осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...1192 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2484,222 +2102,222 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 20 сентября 2024 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 16/125-VІII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень решений Восточно-Казахстанского областного маслихата, подлежащих отмене</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z82" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Решение Восточно-Казахстанского областного маслихата от 9 апреля 2010 года № 20/260-ІV "О внесении дополнения в решение от 28 сентября 2001 года № 11/9-II "Об утверждении Положения о государственном учреждении "Аппарат Восточно-Казахстанского областного маслихата".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z83" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Решение Восточно-Казахстанского областного маслихата от 20 июля 2010 года № 22/281- ІV "О внесении изменения в решение от 28 сентября 2001 года № 11/9-II "Об утверждении Положения о государственном учреждении "Аппарат Восточно-Казахстанского областного маслихата".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z84" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Решение Восточно-Казахстанского областного маслихата от 1 октября 2021 года № 8/73-VІІ "О внесении изменения в решение Восточно-Казахстанского областного маслихата от 28 сентября 2001 года № 11/9-II "Об утверждении Положения о государственном учреждении "Аппарат Восточно-Казахстанского областного маслихата".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z85" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восточно-Казахстанского областного маслихата от 14 декабря 2022 года № 21/205-VІІ "О внесении изменения в решение Восточно-Казахстанского областного маслихата от 28 сентября 2001 года № 11/9-II "Об утверждении Положения о государственном учреждении "Аппарат Восточно-Казахстанского областного маслихата".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3025,31 +2643,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>