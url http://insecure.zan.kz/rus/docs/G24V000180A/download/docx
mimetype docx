--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44b742f" w14:textId="44b742f">
+    <w:p w14:paraId="bbea998" w14:textId="bbea998">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1491,2740 +1491,2717 @@
         <w:t xml:space="preserve">
       2. Отдел образования по району Үлкен Нарын осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...35 lines deleted...]
-        <w:t>, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отдел образования по району Үлкен Нарын является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Отдел образования по району Үлкен Нарын вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      4. Отдел образования по району Үлкен Нарын вступает в гражданско-правовые отношения от собственного имени.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отдел образования по району Үлкен Нарын имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...15 lines deleted...]
-      5. Отдел образования по району Үлкен Нарын имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отдел образования по району Үлкен Нарын по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Отдела образования по району Үлкен Нарын и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...15 lines deleted...]
-      6. Отдел образования по району Үлкен Нарын по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Отдела образования по району Үлкен Нарын и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Отдела образования по району Үлкен Нарын утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
-[...15 lines deleted...]
-      7. Структура и лимит штатной численности Отдела образования по району Үлкен Нарын утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: Республика Казахстан, Восточно-Казахстанская область, район Үлкен Нарын, село Улкен Нарын, улица Шулятикова, здание 66, почтовый индекс 070900.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...15 lines deleted...]
-      8. Местонахождение юридического лица: Республика Казахстан, Восточно-Казахстанская область, район Үлкен Нарын, село Улкен Нарын, улица Шулятикова, здание 66, почтовый индекс 070900.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Настоящее положение является учредительным документом Отдела образования по району Үлкен Нарын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансирование деятельности Отдела образования по району Үлкен Нарын осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Отдела образования по району Үлкен Нарын.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Отделу образования по району Үлкен Нарын запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела образования по району Үлкен Нарын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...15 lines deleted...]
-      10. Финансирование деятельности Отдела образования по району Үлкен Нарын осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Отделу образования по району Үлкен Нарын законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...15 lines deleted...]
-      11. Отделу образования по району Үлкен Нарын запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела образования по району Үлкен Нарын.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
-[...15 lines deleted...]
-      Если Отделу образования по району Үлкен Нарын законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создание необходимых условий для получения качественного образования, направленного на формирование, развитие и профессиональное становление личности на основе национальных и общечеловеческих ценностей, достижений науки и практики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
-[...15 lines deleted...]
-      12. Задачи:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) развитие творческих, духовных и физических возможностей личности, формирование прочных основ нравственности и здорового образа жизни, обогащение интеллекта, путем создания условий для развития индивидуальности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
-[...15 lines deleted...]
-      1) создание необходимых условий для получения качественного образования, направленного на формирование, развитие и профессиональное становление личности на основе национальных и общечеловеческих ценностей, достижений науки и практики;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) воспитание гражданственности и патриотизма, любви к своей Родине – Республике Казахстан, уважения к государственным символам, почитания народных традиций, нетерпимости к любым антиконституционным и антиобщественным проявлениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...15 lines deleted...]
-      2) развитие творческих, духовных и физических возможностей личности, формирование прочных основ нравственности и здорового образа жизни, обогащение интеллекта, путем создания условий для развития индивидуальности;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) приобщение к достижениям мировой и отечественной культуры, изучение истории, обычаев и традиций казахского и других народов республики, овладение государственным, русским, иностранным языками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...15 lines deleted...]
-      3) воспитание гражданственности и патриотизма, любви к своей Родине – Республике Казахстан, уважения к государственным символам, почитания народных традиций, нетерпимости к любым антиконституционным и антиобщественным проявлениям;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) расширение автономности, самостоятельности организаций образования, демократизация управления образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
-[...15 lines deleted...]
-      4) приобщение к достижениям мировой и отечественной культуры, изучение истории, обычаев и традиций казахского и других народов республики, овладение государственным, русским, иностранным языками;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) внедрение новых технологий обучения на основе информатизации образования, выхода на международные глобальные коммуникационные сети;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
-[...15 lines deleted...]
-      5) расширение автономности, самостоятельности организаций образования, демократизация управления образованием;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение повышения социального статуса педагогических работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
-[...15 lines deleted...]
-      6) внедрение новых технологий обучения на основе информатизации образования, выхода на международные глобальные коммуникационные сети;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) функционирование национальной системы оценки качества образования, отвечающей потребностям общества и экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) иные задачи, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      13. Полномочия:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...15 lines deleted...]
-      1) права:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлекать работников организации образования к участию в подготовке вопросов, относящихся к компетенции учреждения, создавать временные рабочие группы для выработки соответствующих предложений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...15 lines deleted...]
-      запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию организаций образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...15 lines deleted...]
-      привлекать работников организации образования к участию в подготовке вопросов, относящихся к компетенции учреждения, создавать временные рабочие группы для выработки соответствующих предложений;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      давать поручения, относящиеся к сфере деятельности учреждения в пределах его компетенции, контролировать их исполнение, участвовать в мероприятиях, проводимых в районе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществлять иные права, предусмотренные действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать законные и обоснованные решения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...15 lines deleted...]
-      2) обязанности:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать контроль за исполнением принятых решений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, контролировать их исполнение;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовывать прием физических и юридических лиц и их представителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не допускать действий (бездействий) и принятия актов, создающих препятствие для нормального функционирования государственного органа;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивать сохранность документов и сведений, полученных в ходе работы, соблюдать требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных секретах и иной охраняемой законом тайне;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывать организационно-методическую, информационную и иную помощь работникам организаций образования, в ведении которых находятся вопросы сферы образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять деятельность в соответствии с законодательными актами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выполнять иные обязанности, предусмотренные действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализует государственную политику в области образования на территории района Үлкен Нарын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      14. Функции:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначает на должность и освобождает от должности руководителей государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, дополнительное образование) на конкурсной основе в порядке, определенном уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      1) реализует государственную политику в области образования на территории района Үлкен Нарын;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает предоставление в государственных организациях образования начального, основного среднего и общего среднего образования, включая вечернюю (сменную) форму обучения, и общего среднего образования, предоставляемого через организации интернатного типа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...15 lines deleted...]
-      2) назначает на должность и освобождает от должности руководителей государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, дополнительное образование) на конкурсной основе в порядке, определенном уполномоченным органом в области образования;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует учет детей дошкольного и школьного возраста, их обучение до получения ими среднего образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      3) обеспечивает предоставление в государственных организациях образования начального, основного среднего и общего среднего образования, включая вечернюю (сменную) форму обучения, и общего среднего образования, предоставляемого через организации интернатного типа;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определяет потребность государственного образовательного заказа на дошкольное воспитание и обучение, размер родительской платы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      4) организует учет детей дошкольного и школьного возраста, их обучение до получения ими среднего образования;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вносит на утверждение местному исполнительному органу области, государственный образовательный заказ на дошкольное воспитание и обучение, размер родительской платы через управление образования области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      5) определяет потребность государственного образовательного заказа на дошкольное воспитание и обучение, размер родительской платы;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вносит на утверждение местному исполнительному органу области государственный образовательный заказ на среднее образование через управление образования области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      6) вносит на утверждение местному исполнительному органу области, государственный образовательный заказ на дошкольное воспитание и обучение, размер родительской платы через управление образования области;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивает размещение государственного образовательного заказа на дошкольное воспитание и обучение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
-[...15 lines deleted...]
-      7) вносит на утверждение местному исполнительному органу области государственный образовательный заказ на среднее образование через управление образования области;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивает размещение государственного образовательного заказа на среднее образование в государственных организациях образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...15 lines deleted...]
-      8) обеспечивает размещение государственного образовательного заказа на дошкольное воспитание и обучение;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивает функционирование опорных школ (ресурсных центров);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
-[...15 lines deleted...]
-      9) обеспечивает размещение государственного образовательного заказа на среднее образование в государственных организациях образования;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечивает дополнительное образование детей, осуществляемое на районном уровне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
-[...15 lines deleted...]
-      10) обеспечивает функционирование опорных школ (ресурсных центров);</w:t>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивает деятельность учебно-производственных комбинатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
-[...15 lines deleted...]
-      11) обеспечивает дополнительное образование детей, осуществляемое на районном уровне;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) содействует в организации участия обучающихся в едином национальном тестировании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...15 lines deleted...]
-      12) обеспечивает деятельность учебно-производственных комбинатов;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечивает материально-техническое обеспечение государственных организаций образования, реализующих общеобразовательные учебные программы начального, основного среднего и общего среднего образования (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной системы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
-[...15 lines deleted...]
-      13) содействует в организации участия обучающихся в едином национальном тестировании;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) обеспечивает организацию и проведение районных школьных олимпиад и конкурсов научных проектов по общеобразовательным предметам конкурсов исполнителей и конкурсов профессионального мастерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
-[...15 lines deleted...]
-      14) обеспечивает материально-техническое обеспечение государственных организаций образования, реализующих общеобразовательные учебные программы начального, основного среднего и общего среднего образования (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной системы);</w:t>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) направляет средства на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных организаций образования районного масштабов из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников, определяемым коллегиальным органом управления государственной организации образования, в размере не менее двух процентов от совокупного объема бюджетных средств, выделяемых на текущее содержание общеобразовательных школ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
-[...15 lines deleted...]
-      15) обеспечивает организацию и проведение районных школьных олимпиад и конкурсов научных проектов по общеобразовательным предметам конкурсов исполнителей и конкурсов профессионального мастерства;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обеспечивает материально-техническую базу методического кабинета отдела образования по району Үлкен Нарын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) организует аттестацию педагогов и руководящих работников образования по району Үлкен Нарын в соответствии с действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) формирует план по переподготовке кадров и повышению квалификации работников государственных организаций образования, финансируемых за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) организует в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, медицинское обслуживание обучающихся и воспитанников организаций образования, за исключением дошкольных организаций и организаций среднего образования, не относящихся к интернатным организациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) обеспечивает дошкольное воспитание и обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) организует в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, бесплатное и льготное питание отдельных категорий обучающихся и воспитанников;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) организует бесплатный подвоз обучающихся до ближайшей школы и обратно в случае отсутствия школы в соответствующем поселке, селе, сельском округе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) осуществляет кадровое обеспечение государственных организаций образования по району Үлкен Нарын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
-[...15 lines deleted...]
-      23) организует бесплатный подвоз обучающихся до ближайшей школы и обратно в случае отсутствия школы в соответствующем поселке, селе, сельском округе;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) обеспечивает координацию деятельности психологической службы организаций образования, расположенных в районе Үлкен Нарын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
-[...15 lines deleted...]
-      24) осуществляет кадровое обеспечение государственных организаций образования по району Үлкен Нарын;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) выдает разрешение на обучение в форме экстерната в организациях основного среднего, общего среднего образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
-[...15 lines deleted...]
-      25) обеспечивает координацию деятельности психологической службы организаций образования, расположенных в районе Үлкен Нарын;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) оказывает содействие попечительским советам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
-[...15 lines deleted...]
-      26) выдает разрешение на обучение в форме экстерната в организациях основного среднего, общего среднего образования;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) оказывает государственные услуги в сфере образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
-[...15 lines deleted...]
-      27) оказывает содействие попечительским советам;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) осуществляет в установленном порядке государственное обеспечение детей-сирот, детей, оставшихся без попечения родителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
-[...15 lines deleted...]
-      28) оказывает государственные услуги в сфере образования;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) оказывает организациям дошкольного воспитания и обучения, семьям необходимую методическую и консультативную помощь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
-[...15 lines deleted...]
-      29) осуществляет в установленном порядке государственное обеспечение детей-сирот, детей, оставшихся без попечения родителей;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) создает в организациях образования специальные условия для получения образования лицами (детьми) с особыми образовательными потребностями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
-[...15 lines deleted...]
-      30) оказывает организациям дошкольного воспитания и обучения, семьям необходимую методическую и консультативную помощь;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) координирует вопросы по системе оплаты труда работников организаций образования района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
-[...15 lines deleted...]
-      31) создает в организациях образования специальные условия для получения образования лицами (детьми) с особыми образовательными потребностями;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) вносят на утверждение и согласование в управление образования области структуры отдела образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
-[...15 lines deleted...]
-      32) координирует вопросы по системе оплаты труда работников организаций образования района;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) согласовывает тарификационные списки, штатное расписание, рабочие учебные планы государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, общее среднее образование, дополнительное образование), а также численность класскомплектов организаций среднего образования, исходя из потребности по району Үлкен Нарын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
-[...15 lines deleted...]
-      33) вносят на утверждение и согласование в управление образования области структуры отдела образования;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) привлекает к дисциплинарной ответственности первых руководителей государственных организаций образований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
-[...15 lines deleted...]
-      34) согласовывает тарификационные списки, штатное расписание, рабочие учебные планы государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, общее среднее образование, дополнительное образование), а также численность класскомплектов организаций среднего образования, исходя из потребности по району Үлкен Нарын;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) обеспечивает и несет ответственность за качественное составление и представление в управление образования области бюджетной заявки для обеспечения реализации функций, возложенных настоящим Положением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) рассматривает петиций в сфере образования, поданных посредством интернет-ресурса, определенного уполномоченным органом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38) осуществляет в интересах местного государственного управления в области образования иные функции, возлагаемых </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Руководство Отдела образования по району Үлкен Нарын осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Отдел образования по району Үлкен Нарын задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Первый руководитель Отдела образования по району Үлкен Нарын назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
-[...15 lines deleted...]
-      15. Руководство Отдела образования по району Үлкен Нарын осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Отдел образования по району Үлкен Нарын задач и осуществление им своих полномочий.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Полномочия первого руководителя Отдела образования по району Үлкен Нарын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) решает вопросы деятельности учреждения в соответствии с его компетенцией, определяемой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и настоящим Положением;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) созывает в установленном порядке совещания по вопросам, входящим в компетенцию учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет полномочия работников учреждения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
-[...15 lines deleted...]
-      2) созывает в установленном порядке совещания по вопросам, входящим в компетенцию учреждения;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представляет интересы учреждения во всех организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
-[...15 lines deleted...]
-      3) определяет полномочия работников учреждения;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
-[...15 lines deleted...]
-      4) представляет интересы учреждения во всех организациях;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет иные полномочия, предусмотренные законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
-[...15 lines deleted...]
-      5) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Отдела образования по району Үлкен Нарын в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
-[...15 lines deleted...]
-      6) осуществляет иные полномочия, предусмотренные законодательством.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
-[...15 lines deleted...]
-      Исполнение полномочий первого руководителя Отдела образования по району Үлкен Нарын в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Отдел образования по району Үлкен Нарын может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Отдела образования по району Үлкен Нарын формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Имущество, закрепленное за Отделом образования по району Үлкен Нарын, относится к областной коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Отдел образования по району Үлкен Нарын не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
-[...15 lines deleted...]
-      19. Имущество, закрепленное за Отделом образования по району Үлкен Нарын, относится к областной коммунальной собственности.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
-[...15 lines deleted...]
-      20. Отдел образования по району Үлкен Нарын не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Реорганизация и упразднение Отдела образования по району Үлкен Нарын осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Отдела образования по району Үлкен Нарын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Коммунальное государственное учреждение "Алтынбельская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> и упразднение Отдела образования по району Үлкен Нарын осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Коммунальное государственное учреждение "Коктерекская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Отдела образования по району Үлкен Нарын:</w:t>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Коммунальное государственное учреждение "Кокбастауская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
-[...15 lines deleted...]
-      1) Коммунальное государственное учреждение "Алтынбельская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Коммунальное государственное учреждение "Уштобинская основная средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
-[...15 lines deleted...]
-      2) Коммунальное государственное учреждение "Коктерекская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Коммунальное государственное учреждение "Улкен Нарынская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
-[...15 lines deleted...]
-      3) Коммунальное государственное учреждение "Кокбастауская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Коммунальное государственное учреждение "Солоновская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
-[...15 lines deleted...]
-      4) Коммунальное государственное учреждение "Уштобинская основная средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Коммунальное государственное учреждение "Солдатовская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
-[...15 lines deleted...]
-      5) Коммунальное государственное учреждение "Улкен Нарынская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Коммунальное государственное учреждение "Сенновская основная средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
-[...15 lines deleted...]
-      6) Коммунальное государственное учреждение "Солоновская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Коммунальное государственное учреждение "Ново-Хайрузовская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
-[...15 lines deleted...]
-      7) Коммунальное государственное учреждение "Солдатовская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Коммунальное государственное учреждение "Новополяковская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
-[...15 lines deleted...]
-      8) Коммунальное государственное учреждение "Сенновская основная средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Коммунальное государственное учреждение "Малонарымская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
-[...15 lines deleted...]
-      9) Коммунальное государственное учреждение "Ново-Хайрузовская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Коммунальное государственное учреждение "Майемерская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
-[...15 lines deleted...]
-      10) Коммунальное государственное учреждение "Новополяковская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Коммунальное государственное учреждение "Улкен Нарынский сельский лицей" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
-[...15 lines deleted...]
-      11) Коммунальное государственное учреждение "Малонарымская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Коммунальное государственное учреждение "Жулдызская основная средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
-[...15 lines deleted...]
-      12) Коммунальное государственное учреждение "Майемерская средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Коммунальное государственное учреждение "Средняя школа имени К. Дамитова" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
-[...15 lines deleted...]
-      13) Коммунальное государственное учреждение "Улкен Нарынский сельский лицей" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Коммунальное государственное учреждение "Балгынская основная средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
-[...15 lines deleted...]
-      14) Коммунальное государственное учреждение "Жулдызская основная средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Коммунальное государственное казенное предприятие "Детский сад "Күншуақ" для детей с ограниченными возможностями в развитии" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
-[...15 lines deleted...]
-      15) Коммунальное государственное учреждение "Средняя школа имени К. Дамитова" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Коммунальное государственное казенное предприятие "Ясли-сад "Балбөбек" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
-[...15 lines deleted...]
-      16) Коммунальное государственное учреждение "Балгынская основная средняя школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Коммунальное государственное казенное предприятие "Дом творчества" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
-[...15 lines deleted...]
-      17) Коммунальное государственное казенное предприятие "Детский сад "Күншуақ" для детей с ограниченными возможностями в развитии" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Коммунальное государственное казенное предприятие "Детская музыкальная школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
-[...15 lines deleted...]
-      18) Коммунальное государственное казенное предприятие "Ясли-сад "Балбөбек" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Коммунальное государственное казенное предприятие "Ясли-сад "Балдырған" села Алтынбел" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
-[...15 lines deleted...]
-      19) Коммунальное государственное казенное предприятие "Дом творчества" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Коммунальное государственное казенное предприятие "Детский сад "Балауса" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
-[...15 lines deleted...]
-      20) Коммунальное государственное казенное предприятие "Детская музыкальная школа" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Коммунальное государственное казенное предприятие "Ясли-сад села Малонарымка" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
-[...15 lines deleted...]
-      21) Коммунальное государственное казенное предприятие "Ясли-сад "Балдырған" села Алтынбел" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Коммунальное государственное казенное предприятие "Ясли-сад "Болашақ" отдела образования по району Үлкен Нарын управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4303,2756 +4280,2733 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">областного акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" июля 2024 года № 180</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о государственном учреждении "Отдел образования по району Марқакөл" управления образования Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z151" w:id="141"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел образования по району Марқакөл" управления образования Восточно-Казахстанской области" (далее — Отдел образования по району Марқакөл) является государственным органом Республики Казахстан, осуществляющим руководство в сфере образования на территории района Марқакөл Восточно-Казахстанской области, и в своей деятельности подотчетно и подконтрольно государственному учреждению "Управление образования Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z153" w:id="143"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z153" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Отдел образования по району Марқакөл осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отдел образования по району Марқакөл является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Отдел образования по району Марқакөл вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z156" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отдел образования по району Марқакөл имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z157" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отдел образования по району Марқакөл по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Отдела образования по району Марқакөл и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z154" w:id="144"/>
-[...35 lines deleted...]
-        <w:t>, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Отдела образования по району Марқакөл утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z155" w:id="145"/>
-[...15 lines deleted...]
-      4. Отдел образования по району Марқакөл вступает в гражданско-правовые отношения от собственного имени.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: Республика Казахстан, Восточно-Казахстанская область, район Марқакөл, село Марқакөл, улица А. Крахмаль, здание 53, почтовый индекс 071215.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z156" w:id="146"/>
-[...15 lines deleted...]
-      5. Отдел образования по району Марқакөл имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Настоящее положение является учредительным документом Отдела образования по району Марқакөл.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансирование деятельности Отдела образования по району Марқакөл осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z157" w:id="147"/>
-[...15 lines deleted...]
-      6. Отдел образования по району Марқакөл по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Отдела образования по району Марқакөл и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Отделу образования по району Марқакөл запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела образования по району Марқакөл.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z158" w:id="148"/>
-[...15 lines deleted...]
-      7. Структура и лимит штатной численности Отдела образования по району Марқакөл утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Отделу образования по району Марқакөл законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z159" w:id="149"/>
-[...15 lines deleted...]
-      8. Местонахождение юридического лица: Республика Казахстан, Восточно-Казахстанская область, район Марқакөл, село Марқакөл, улица А. Крахмаль, здание 53, почтовый индекс 071215.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z160" w:id="150"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Отдела образования по району Марқакөл.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z161" w:id="151"/>
-[...15 lines deleted...]
-      10. Финансирование деятельности Отдела образования по району Марқакөл осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создание необходимых условий для получения качественного образования, направленного на формирование, развитие и профессиональное становление личности на основе национальных и общечеловеческих ценностей, достижений науки и практики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z162" w:id="152"/>
-[...15 lines deleted...]
-      11. Отделу образования по району Марқакөл запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела образования по району Марқакөл.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) развитие творческих, духовных и физических возможностей личности, формирование прочных основ нравственности и здорового образа жизни, обогащение интеллекта, путем создания условий для развития индивидуальности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z163" w:id="153"/>
-[...15 lines deleted...]
-      Если Отделу образования по району Марқакөл законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) воспитание гражданственности и патриотизма, любви к своей Родине — Республике Казахстан, уважения к государственным символам, почитания народных традиций, нетерпимости к любым антиконституционным и антиобщественным проявлениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z164" w:id="154"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
+    <w:bookmarkStart w:name="z169" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) приобщение к достижениям мировой и отечественной культуры, изучение истории, обычаев и традиций казахского и других народов республики, овладение государственным, русским, иностранным языками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z165" w:id="155"/>
-[...15 lines deleted...]
-      12.Задачи:</w:t>
+    <w:bookmarkStart w:name="z170" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) расширение автономности, самостоятельности организаций образования, демократизация управления образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z166" w:id="156"/>
-[...15 lines deleted...]
-      1) создание необходимых условий для получения качественного образования, направленного на формирование, развитие и профессиональное становление личности на основе национальных и общечеловеческих ценностей, достижений науки и практики;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) внедрение новых технологий обучения на основе информатизации образования, выхода на международные глобальные коммуникационные сети;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z167" w:id="157"/>
-[...15 lines deleted...]
-      2) развитие творческих, духовных и физических возможностей личности, формирование прочных основ нравственности и здорового образа жизни, обогащение интеллекта, путем создания условий для развития индивидуальности;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение повышения социального статуса педагогических работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z168" w:id="158"/>
-[...15 lines deleted...]
-      3) воспитание гражданственности и патриотизма, любви к своей Родине — Республике Казахстан, уважения к государственным символам, почитания народных традиций, нетерпимости к любым антиконституционным и антиобщественным проявлениям;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) функционирование национальной системы оценки качества образования, отвечающей потребностям общества и экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z169" w:id="159"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="164"/>
+    <w:bookmarkStart w:name="z174" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) иные задачи, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z175" w:id="165"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z175" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Полномочия: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z176" w:id="166"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z176" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z177" w:id="167"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z177" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы в пределах своей компетенции; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z178" w:id="168"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z178" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       привлекать работников организации образования к участию в подготовке вопросов, относящихся к компетенции учреждения, создавать временные рабочие группы для выработки соответствующих предложений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z179" w:id="169"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z179" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить предложения по совершенствованию организаций образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z180" w:id="170"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z180" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       давать поручения, относящиеся к сфере деятельности учреждения в пределах его компетенции, контролировать их исполнение, участвовать в мероприятиях, проводимых в районе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z181" w:id="171"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z181" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществлять иные права, предусмотренные действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z182" w:id="172"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z182" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z183" w:id="173"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z183" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимать законные и обоснованные решения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z184" w:id="174"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z184" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивать контроль за исполнением принятых решений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z185" w:id="175"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z185" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, контролировать их исполнение; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z186" w:id="176"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z186" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организовывать прием физических и юридических лиц и их представителей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z187" w:id="177"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z187" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не допускать действий (бездействий) и принятия актов, создающих препятствие для нормального функционирования государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z188" w:id="178"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z188" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивать сохранность документов и сведений, полученных в ходе работы, соблюдать требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных секретах и иной охраняемой законом тайне; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z189" w:id="179"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z189" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оказывать организационно-методическую, информационную и иную помощь работникам организаций образования, в ведении которых находятся вопросы сферы образования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z190" w:id="180"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z190" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять деятельность в соответствии с законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z191" w:id="181"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z191" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выполнять иные обязанности, предусмотренные действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z192" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z193" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализует государственную политику в области образования на территории района Марқакөл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z194" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначает на должность и освобождает от должности руководителей государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, дополнительное образование) на конкурсной основе в порядке, определенном уполномоченным органом в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z195" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает предоставление в государственных организациях образования начального, основного среднего и общего среднего образования, включая вечернюю (сменную) форму обучения, и общего среднего образования, предоставляемого через организации интернатного типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z196" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует учет детей дошкольного и школьного возраста, их обучение до получения ими среднего образования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z192" w:id="182"/>
-[...15 lines deleted...]
-      14. Функции:</w:t>
+    <w:bookmarkStart w:name="z197" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определяет потребность государственного образовательного заказа на дошкольное воспитание и обучение, размер родительской платы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z193" w:id="183"/>
-[...15 lines deleted...]
-      1) реализует государственную политику в области образования на территории района Марқакөл;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вносит на утверждение местному исполнительному органу области, государственный образовательный заказ на дошкольное воспитание и обучение, размер родительской платы через управление образования области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z194" w:id="184"/>
-[...15 lines deleted...]
-      2) назначает на должность и освобождает от должности руководителей государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, дополнительное образование) на конкурсной основе в порядке, определенном уполномоченным органом в области образования;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вносит на утверждение местному исполнительному органу области государственный образовательный заказ на среднее образование через управление образования области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z195" w:id="185"/>
-[...15 lines deleted...]
-      3) обеспечивает предоставление в государственных организациях образования начального, основного среднего и общего среднего образования, включая вечернюю (сменную) форму обучения, и общего среднего образования, предоставляемого через организации интернатного типа;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивает размещение государственного образовательного заказа на дошкольное воспитание и обучение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z196" w:id="186"/>
-[...15 lines deleted...]
-      4) организует учет детей дошкольного и школьного возраста, их обучение до получения ими среднего образования;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивает размещение государственного образовательного заказа на среднее образование в государственных организациях образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z197" w:id="187"/>
-[...15 lines deleted...]
-      5) определяет потребность государственного образовательного заказа на дошкольное воспитание и обучение, размер родительской платы;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивает функционирование опорных школ (ресурсных центров);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z198" w:id="188"/>
-[...15 lines deleted...]
-      6) вносит на утверждение местному исполнительному органу области, государственный образовательный заказ на дошкольное воспитание и обучение, размер родительской платы через управление образования области;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечивает дополнительное образование детей, осуществляемое на районном уровне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z199" w:id="189"/>
-[...15 lines deleted...]
-      7) вносит на утверждение местному исполнительному органу области государственный образовательный заказ на среднее образование через управление образования области;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивает деятельность учебно-производственных комбинатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z200" w:id="190"/>
-[...15 lines deleted...]
-      8) обеспечивает размещение государственного образовательного заказа на дошкольное воспитание и обучение;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) содействует в организации участия обучающихся в едином национальном тестировании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z201" w:id="191"/>
-[...15 lines deleted...]
-      9) обеспечивает размещение государственного образовательного заказа на среднее образование в государственных организациях образования;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечивает материально-техническое обеспечение государственных организаций образования, реализующих общеобразовательные учебные программы начального, основного среднего и общего среднего образования (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной системы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z202" w:id="192"/>
-[...15 lines deleted...]
-      10) обеспечивает функционирование опорных школ (ресурсных центров);</w:t>
+    <w:bookmarkStart w:name="z207" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) обеспечивает организацию и проведение районных школьных олимпиад и конкурсов научных проектов по общеобразовательным предметам конкурсов исполнителей и конкурсов профессионального мастерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z203" w:id="193"/>
-[...15 lines deleted...]
-      11) обеспечивает дополнительное образование детей, осуществляемое на районном уровне;</w:t>
+    <w:bookmarkStart w:name="z208" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) направляет средства на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных организаций образования районного масштабов из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников, определяемым коллегиальным органом управления государственной организации образования, в размере не менее двух процентов от совокупного объема бюджетных средств, выделяемых на текущее содержание общеобразовательных школ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z204" w:id="194"/>
-[...15 lines deleted...]
-      12) обеспечивает деятельность учебно-производственных комбинатов;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обеспечивает материально-техническую базу методического кабинета отдела образования по району Марқакөл;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z205" w:id="195"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="200"/>
+    <w:bookmarkStart w:name="z210" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) организует аттестацию педагогов и руководящих работников образования по району Марқакөл в соответствии с действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z211" w:id="201"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z211" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) формирует план по переподготовке кадров и повышению квалификации работников государственных организаций образования, финансируемых за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z212" w:id="202"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z212" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) организует в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, медицинское обслуживание обучающихся и воспитанников организаций образования, за исключением дошкольных организаций и организаций среднего образования, не относящихся к интернатным организациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z213" w:id="203"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z213" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) обеспечивает дошкольное воспитание и обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z214" w:id="204"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z214" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) организует в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, бесплатное и льготное питание отдельных категорий обучающихся и воспитанников;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z215" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) организует бесплатный подвоз обучающихся до ближайшей школы и обратно в случае отсутствия школы в соответствующем поселке, селе, сельском округе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z216" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) осуществляет кадровое обеспечение государственных организаций образования по району Марқакөл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z217" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) обеспечивает координацию деятельности психологической службы организаций образования, расположенных в районе Марқакөл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z218" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) выдает разрешение на обучение в форме экстерната в организациях основного среднего, общего среднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z219" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) оказывает содействие попечительским советам;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z215" w:id="205"/>
-[...15 lines deleted...]
-      23) организует бесплатный подвоз обучающихся до ближайшей школы и обратно в случае отсутствия школы в соответствующем поселке, селе, сельском округе;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) оказывает государственные услуги в сфере образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z216" w:id="206"/>
-[...15 lines deleted...]
-      24) осуществляет кадровое обеспечение государственных организаций образования по району Марқакөл;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) осуществляет в установленном порядке государственное обеспечение детей-сирот, детей, оставшихся без попечения родителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z217" w:id="207"/>
-[...15 lines deleted...]
-      25) обеспечивает координацию деятельности психологической службы организаций образования, расположенных в районе Марқакөл;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) оказывает организациям дошкольного воспитания и обучения, семьям необходимую методическую и консультативную помощь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z218" w:id="208"/>
-[...15 lines deleted...]
-      26) выдает разрешение на обучение в форме экстерната в организациях основного среднего, общего среднего образования;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) создает в организациях образования специальные условия для получения образования лицами (детьми) с особыми образовательными потребностями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z219" w:id="209"/>
-[...15 lines deleted...]
-      27) оказывает содействие попечительским советам;</w:t>
+    <w:bookmarkStart w:name="z224" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) координирует вопросы по системе оплаты труда работников организаций образования района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z220" w:id="210"/>
-[...15 lines deleted...]
-      28) оказывает государственные услуги в сфере образования;</w:t>
+    <w:bookmarkStart w:name="z225" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) вносят на утверждение и согласование в управление образования области структуры отдела образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z221" w:id="211"/>
-[...15 lines deleted...]
-      29) осуществляет в установленном порядке государственное обеспечение детей-сирот, детей, оставшихся без попечения родителей;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) согласовывает тарификационные списки, штатное расписание, рабочие учебные планы государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, общее среднее образование, дополнительное образование), а также численность класскомплектов организаций среднего образования, исходя из потребности по району Марқакөл;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z222" w:id="212"/>
-[...15 lines deleted...]
-      30) оказывает организациям дошкольного воспитания и обучения, семьям необходимую методическую и консультативную помощь;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) привлекает к дисциплинарной ответственности первых руководителей государственных организаций образований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z223" w:id="213"/>
-[...15 lines deleted...]
-      31) создает в организациях образования специальные условия для получения образования лицами (детьми) с особыми образовательными потребностями;</w:t>
+    <w:bookmarkStart w:name="z228" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) обеспечивает и несет ответственность за качественное составление и представление в управление образования области бюджетной заявки для обеспечения реализации функций, возложенных настоящим Положением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z224" w:id="214"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z229" w:id="219"/>
+    <w:bookmarkStart w:name="z229" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) рассматривает петиций в сфере образования, поданных посредством интернет-ресурса, определенного уполномоченным органом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z230" w:id="220"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z230" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38) осуществляет в интересах местного государственного управления в области образования иные функции, возлагаемых </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z231" w:id="221"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z231" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z232" w:id="222"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z232" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Руководство Отдела образования по району Марқакөл осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Отдел образования по району Марқакөл области задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z233" w:id="223"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z233" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Первый руководитель Отдела образования по району Марқакөл назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z234" w:id="224"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z234" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Полномочия первого руководителя Отдела образования по району Марқакөл:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z235" w:id="225"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z235" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) решает вопросы деятельности учреждения в соответствии с его компетенцией, определяемой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и настоящим Положением;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z236" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) созывает в установленном порядке совещания по вопросам, входящим в компетенцию учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z237" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет полномочия работников учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z238" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представляет интересы учреждения во всех организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z239" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z240" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет иные полномочия, предусмотренные законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z236" w:id="226"/>
-[...15 lines deleted...]
-      2) созывает в установленном порядке совещания по вопросам, входящим в компетенцию учреждения;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Отдела образования по району Марқакөл в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z237" w:id="227"/>
-[...15 lines deleted...]
-      3) определяет полномочия работников учреждения;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z238" w:id="228"/>
-[...15 lines deleted...]
-      4) представляет интересы учреждения во всех организациях;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Отдел образования по району Марқакөл может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z239" w:id="229"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z244" w:id="234"/>
+    <w:bookmarkStart w:name="z244" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Отдела образования по району Марқакөл формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z245" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Имущество, закрепленное за Отделом образования по району Марқакөл, относится к областной коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z246" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Отдел образования по району Марқакөл не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z247" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Реорганизация и упразднение Отдела образования по району Марқакөл осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Отдела образования по району Марқакөл:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z250" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Коммунальное государственное учреждение "Акбулакская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z245" w:id="235"/>
-[...15 lines deleted...]
-      19. Имущество, закрепленное за Отделом образования по району Марқакөл, относится к областной коммунальной собственности.</w:t>
+    <w:bookmarkStart w:name="z251" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Коммунальное государственное учреждение "Гимназия имени Кумаша Нургалиева" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z246" w:id="236"/>
-[...15 lines deleted...]
-      20. Отдел образования по району Марқакөл не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+    <w:bookmarkStart w:name="z252" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Коммунальное государственное учреждение "Калжырская средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z247" w:id="237"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
+    <w:bookmarkStart w:name="z253" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Коммунальное государственное учреждение "Каройская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z248" w:id="238"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> и упразднение Отдела образования по району Марқакөл осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Коммунальное государственное учреждение "Маркакольская средняя школа №1" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z249" w:id="239"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Отдела образования по району Марқакөл:</w:t>
+    <w:bookmarkStart w:name="z255" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Коммунальное государственное учреждение "Тоскаинская средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z250" w:id="240"/>
-[...15 lines deleted...]
-      1) Коммунальное государственное учреждение "Акбулакская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Коммунальное государственное учреждение "Акжайлауская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z251" w:id="241"/>
-[...15 lines deleted...]
-      2) Коммунальное государственное учреждение "Гимназия имени Кумаша Нургалиева" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Коммунальное государственное учреждение "Жанаауылская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z252" w:id="242"/>
-[...15 lines deleted...]
-      3) Коммунальное государственное учреждение "Калжырская средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Коммунальное государственное учреждение "Жиделинская начальная школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z253" w:id="243"/>
-[...15 lines deleted...]
-      4) Коммунальное государственное учреждение "Каройская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Коммунальное государственное учреждение "Игиликская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z254" w:id="244"/>
-[...15 lines deleted...]
-      5) Коммунальное государственное учреждение "Маркакольская средняя школа №1" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Коммунальное государственное учреждение "Казахстанская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z255" w:id="245"/>
-[...15 lines deleted...]
-      6) Коммунальное государственное учреждение "Тоскаинская средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Коммунальное государственное учреждение "Кайнарлинская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z256" w:id="246"/>
-[...15 lines deleted...]
-      7) Коммунальное государственное учреждение "Акжайлауская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Коммунальное государственное учреждение "Карачиликская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z257" w:id="247"/>
-[...15 lines deleted...]
-      8) Коммунальное государственное учреждение "Жанаауылская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Коммунальное государственное учреждение "Такырская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z258" w:id="248"/>
-[...15 lines deleted...]
-      9) Коммунальное государственное учреждение "Жиделинская начальная школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Коммунальное государственное учреждение "Урунхайская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z259" w:id="249"/>
-[...15 lines deleted...]
-      10) Коммунальное государственное учреждение "Игиликская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Коммунальное государственное учреждение "Шанагатинская начальная школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z260" w:id="250"/>
-[...15 lines deleted...]
-      11) Коммунальное государственное учреждение "Казахстанская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Коммунальное государственное учреждение "Основная средняя школа имени Жакыпбека Малдыбаева" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z261" w:id="251"/>
-[...15 lines deleted...]
-      12) Коммунальное государственное учреждение "Кайнарлинская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Коммунальное государственное учреждение "Право-Усть Калжырская начальная школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z262" w:id="252"/>
-[...15 lines deleted...]
-      13) Коммунальное государственное учреждение "Карачиликская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Коммунальное государственное казенное предприятие "Маркакольская детская музыкальная школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z263" w:id="253"/>
-[...15 lines deleted...]
-      14) Коммунальное государственное учреждение "Такырская основная средняя школа" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коммунальное государственное казенное предприятие "Детский сад села Маркаколь" отдела образования по району Марқакөл управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z264" w:id="254"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="259"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7235,606 +7189,606 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">областного акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" июля 2024 года № 180</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="260"/>
+    <w:bookmarkStart w:name="z272" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура государственного учреждения "Управление образования Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 в редакции постановления Восточно - Казахстанского областного акимата от 29.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z763" w:id="261"/>
+    <w:bookmarkStart w:name="z763" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z764" w:id="262"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z764" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заместитель руководителя </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z765" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z766" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z767" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отдел организационной работы и управления человеческими ресурсами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z768" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отдел дошкольного, общего среднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z769" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отдел технического и профессионального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z770" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отдел нравственно-духовного развития личности и воспитательной работы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z765" w:id="263"/>
-[...15 lines deleted...]
-      Заместитель руководителя</w:t>
+    <w:bookmarkStart w:name="z771" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отдел опеки, попечительства и специального образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z766" w:id="264"/>
-[...15 lines deleted...]
-      Заместитель руководителя</w:t>
+    <w:bookmarkStart w:name="z772" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отдел бюджетного планирования и анализа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z767" w:id="265"/>
-[...15 lines deleted...]
-      Отдел организационной работы и управления человеческими ресурсами</w:t>
+    <w:bookmarkStart w:name="z773" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отдел бухгалтерского учета и отчетности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z768" w:id="266"/>
-[...15 lines deleted...]
-      Отдел дошкольного, общего среднего образования</w:t>
+    <w:bookmarkStart w:name="z774" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отдел инфраструктурного и материально-технического развития</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z769" w:id="267"/>
-[...15 lines deleted...]
-      Отдел технического и профессионального образования</w:t>
+    <w:bookmarkStart w:name="z775" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по району Алтай" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z770" w:id="268"/>
-[...15 lines deleted...]
-      Отдел нравственно-духовного развития личности и воспитательной работы</w:t>
+    <w:bookmarkStart w:name="z776" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по Глубоковскому району" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z771" w:id="269"/>
-[...15 lines deleted...]
-      Отдел опеки, попечительства и специального образования</w:t>
+    <w:bookmarkStart w:name="z777" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по Зайсанскому району" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z772" w:id="270"/>
-[...15 lines deleted...]
-      Отдел бюджетного планирования и анализа</w:t>
+    <w:bookmarkStart w:name="z778" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по Катон-Карагайскому району" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z773" w:id="271"/>
-[...15 lines deleted...]
-      Отдел бухгалтерского учета и отчетности</w:t>
+    <w:bookmarkStart w:name="z779" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по Курчумскому району" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z774" w:id="272"/>
-[...15 lines deleted...]
-      Отдел инфраструктурного и материально-технического развития</w:t>
+    <w:bookmarkStart w:name="z780" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по району Марқакөл" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z775" w:id="273"/>
-[...15 lines deleted...]
-      Государственное учреждение "Отдел образования по району Алтай" управления образования Восточно-Казахстанской области</w:t>
+    <w:bookmarkStart w:name="z781" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по городу Риддер" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z776" w:id="274"/>
-[...15 lines deleted...]
-      Государственное учреждение "Отдел образования по Глубоковскому району" управления образования Восточно-Казахстанской области</w:t>
+    <w:bookmarkStart w:name="z782" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по району Самар" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z777" w:id="275"/>
-[...15 lines deleted...]
-      Государственное учреждение "Отдел образования по Зайсанскому району" управления образования Восточно-Казахстанской области</w:t>
+    <w:bookmarkStart w:name="z783" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по Тарбагатайскому району" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z778" w:id="276"/>
-[...15 lines deleted...]
-      Государственное учреждение "Отдел образования по Катон-Карагайскому району" управления образования Восточно-Казахстанской области</w:t>
+    <w:bookmarkStart w:name="z784" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по Уланскому району" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z779" w:id="277"/>
-[...15 lines deleted...]
-      Государственное учреждение "Отдел образования по Курчумскому району" управления образования Восточно-Казахстанской области</w:t>
+    <w:bookmarkStart w:name="z785" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по городу Усть-Каменогорск" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z780" w:id="278"/>
-[...15 lines deleted...]
-      Государственное учреждение "Отдел образования по району Марқакөл" управления образования Восточно-Казахстанской области</w:t>
+    <w:bookmarkStart w:name="z786" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по району Үлкен Нарын" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z781" w:id="279"/>
-[...15 lines deleted...]
-      Государственное учреждение "Отдел образования по городу Риддер" управления образования Восточно-Казахстанской области</w:t>
+    <w:bookmarkStart w:name="z787" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел образования по Шемонаихинскому району" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z782" w:id="280"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8017,4496 +7971,4615 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">областного акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "13" июня 2016 года № 175</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z299" w:id="286"/>
+    <w:bookmarkStart w:name="z299" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о государственном учреждении "Управление образования Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z300" w:id="287"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z300" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z301" w:id="288"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z301" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Управление образования Восточно-Казахстанской области" (далее – Управление образования) является государственным органом Республики Казахстан, осуществляющим руководство в сфере образования в системе дошкольного, начального, основного среднего и общего среднего, дополнительного, технического и профессионального, послесреднего, специального и специализированного образования на территории Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z302" w:id="289"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z302" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Управление образования имеет подотчетные и подконтрольные ему отделы образования, располагаемые в районах, городах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z303" w:id="290"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z303" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Управление образования осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление образования является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z305" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление образования вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z306" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление образования имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z307" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление образования по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления образования и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z308" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структура и лимит штатной численности Управления образования утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z309" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, Восточно-Казахстанская область, город Усть-Каменогорск, улица Казахстан, 59/1, почтовый индекс 070004.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее положение является учредительным документом Управления образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z311" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управления образования осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z304" w:id="291"/>
-[...35 lines deleted...]
-        <w:t>, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z312" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управлению образования запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z305" w:id="292"/>
-[...15 lines deleted...]
-      5. Управление образования вступает в гражданско-правовые отношения от собственного имени.</w:t>
+    <w:bookmarkStart w:name="z313" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению образования законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z306" w:id="293"/>
-[...15 lines deleted...]
-      6. Управление образования имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z314" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z307" w:id="294"/>
-[...15 lines deleted...]
-      7. Управление образования по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления образования и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z315" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z308" w:id="295"/>
-[...15 lines deleted...]
-      8. Структура и лимит штатной численности Управления образования утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z316" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализация государственной политики в области образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z309" w:id="296"/>
-[...15 lines deleted...]
-      9. Местонахождение юридического лица: Республика Казахстан, Восточно-Казахстанская область, город Усть-Каменогорск, улица Казахстан, 59/1, почтовый индекс 070004.</w:t>
+    <w:bookmarkStart w:name="z317" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создание необходимых условий для получения качественного образования, направленного на формирование, развитие и профессиональное становление личности на основе национальных и общечеловеческих ценностей, достижений науки и практики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z310" w:id="297"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Управления образования.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развитие творческих, духовных и физических возможностей личности, формирование прочных основ нравственности и здорового образа жизни, обогащение интеллекта, путем создания условий для развития индивидуальности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z311" w:id="298"/>
-[...15 lines deleted...]
-      11. Финансирование деятельности Управления образования осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z319" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) воспитание гражданственности и патриотизма, любви к своей Родине - Республике Казахстан, уважения к государственным символам, почитания народных традиций, нетерпимости к любым антиконституционным и антиобщественным проявлениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z312" w:id="299"/>
-[...15 lines deleted...]
-      12. Управлению образования запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления образования.</w:t>
+    <w:bookmarkStart w:name="z320" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение повышения социального статуса педагогических работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z313" w:id="300"/>
-[...15 lines deleted...]
-      Если Управлению образования законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z321" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение профессиональной ориентации обучающихся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z314" w:id="301"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
+    <w:bookmarkStart w:name="z322" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение организационно-методического сопровождения, анализа и оценки результативности образовательного процесса, обобщения и распространения инновационного педагогического опыта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z315" w:id="302"/>
-[...15 lines deleted...]
-      13. Задачи:</w:t>
+    <w:bookmarkStart w:name="z323" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечение реализации Конституционных и иных предусмотренных законодательством Республики Казахстан прав и законных интересов детей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z316" w:id="303"/>
-[...15 lines deleted...]
-      1) реализация государственной политики в области образования;</w:t>
+    <w:bookmarkStart w:name="z324" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) координация на местном уровне межведомственного сотрудничества по осуществлению комплекса мер, связанных с реализацией прав всех категорий детского населения, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z317" w:id="304"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z325" w:id="312"/>
+    <w:bookmarkStart w:name="z325" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) анализ и прогноз социального благополучия, духовного и нравственного развития детей, выработка рекомендаций по улучшению качества жизни детей в регионе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z326" w:id="313"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z326" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) государственная поддержка общественных объединений и иных организаций, осуществляющих функции по защите прав и законных интересов ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z327" w:id="314"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z327" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) иные задачи, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z328" w:id="315"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z789" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обеспечение цифровизации отрасли образования путем развития и внедрения цифровых сервисов и платформ, координации применения цифровых инструментов в деятельности организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z790" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) содействия привлечению инвестиций и развитию международного сотрудничества, а также продвижения инновационных образовательных решений и современных цифровых подходов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z791" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) обеспечение кибербезопасности в сфере деятельности управления, включая защиту информационных систем и цифровых ресурсов, используемых в сфере образования, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными постановлением Восточно - Казахстанского областного акимата от 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z328" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z329" w:id="316"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z329" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z330" w:id="317"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z330" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       участвовать в подготовке проектов решений, распоряжений акима области, постановлений акимата области по вопросам, относящимся к компетенции Управления; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z331" w:id="318"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z331" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       запрашивать и получать в установленном законодательством порядке необходимую информацию и документы от государственных органов, организаций и физических лиц по вопросам, входящим в компетенцию Управления; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z332" w:id="319"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z332" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводить совещания, семинары, конференции по вопросам, входящим в компетенцию Управления; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z333" w:id="320"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z333" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вносить предложения по совершенствованию структуры исполнительных органов области; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z334" w:id="321"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z334" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводить анализ работы исполнительных органов области, местных исполнительных органов районов, городов по вопросам, относящимся к компетенции Управления; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z335" w:id="322"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z335" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       иные права, необходимые для осуществления своей деятельности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z336" w:id="323"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z336" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z337" w:id="324"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z337" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимать законные и обоснованные решения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z338" w:id="325"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z338" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивать контроль за исполнением принятых решений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z339" w:id="326"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z339" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, контролировать их исполнение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z340" w:id="327"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z340" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организовывать прием физических и юридических лиц и их представителей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z341" w:id="328"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z341" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не допускать действий (бездействий) и принятия актов, создающих препятствие для нормального функционирования государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z342" w:id="329"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z342" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивать сохранность документов и сведений, полученных в ходе работы, соблюдать требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных секретах и иной охраняемой законом тайне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z343" w:id="330"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z343" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       реализовывать иные полномочия, предусмотренные действующим законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z344" w:id="331"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z344" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выполнять иные обязанности, предусмотренные действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z345" w:id="332"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z345" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z346" w:id="333"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z346" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализует государственную политику в области образования на территории соответствующей области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z347" w:id="334"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z347" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) назначает на должности и освобождает от должностей первых руководителей отделов образования районов области, городов областного значения по согласованию с местным исполнительным органом района, города областного значения и уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z348" w:id="335"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z348" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) назначает на должности и освобождает от должностей руководителей подведомственных государственных организаций образования в порядке, определенном законодательством Республики Казахстан, а также уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z349" w:id="336"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z349" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) выполняет функции администрирования и финансирования отделов образования районов области, городов областного значения; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z350" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает предоставление технического и профессионального, послесреднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z351" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивает обучение детей по специальным учебным программам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z352" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивает обучение одаренных детей в специализированных организациях образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z353" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организует и ответственен за предоставление дошкольного воспитания и обучения, начального, основного среднего, общего среднего, а также дополнительного образования на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z354" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) организует заказ и обеспечивает организации образования, реализующих общеобразовательные учебные программы основного среднего, общего среднего образования и образовательные программы специального, специализированного, дополнительного образования, технического и профессионального, послесреднего образования, бланками документов государственного образца об образовании и осуществляет контроль за их использованием;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z350" w:id="337"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z355" w:id="342"/>
+    <w:bookmarkStart w:name="z355" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) вносит в местный исполнительный орган области предложения о создании, реорганизации и ликвидации в установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан порядке государственных организаций образования, реализующих общеобразовательные учебные программы дошкольноговоспитания и обучения, начального, основного среднего и общего среднего образования, дополнительные образовательные программы для детей по представлению отделов образования районов, городов областного значения, по согласованию с уполномоченным органом в области образования государственных организаций образования, реализующих специализированные общеобразовательные и специальные учебные программы, образовательные программы технического и профессионального, послесреднего образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z356" w:id="343"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z356" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) вносит на утверждение в местный исполнительный орган области размер государственного образовательного заказа на дошкольное воспитание и обучение, а также размер родительской платы с учетом требований действующего законодательства по представлению отделов образования районов, городов областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z357" w:id="344"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z357" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) вносит на утверждение в местный исполнительный орган области размер государственного образовательного заказа на среднее образование в организациях образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z358" w:id="345"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z358" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) вносит на утверждение в местный исполнительный орган области размер государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z359" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) вносит на утверждение в местный исполнительный орган области размер государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z360" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) размещает государственный образовательный заказ на подготовку кадров с техническим и профессиональным, послесредним, высшим и послевузовским образованием с учетом предложений заинтересованных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z361" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) организует участие обучающихся в едином национальном тестировании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z362" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) реализует кадровую политику в сфере образования области, а также проводит и организует аттестацию педагогов, тестирование для назначения руководителей организаций образования в порядке, определенном уполномоченным органом в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z363" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осуществляет материально-техническое обеспечение государственных организаций образования, реализующих образовательные программы технического и профессионального, послесреднего образования, а также специализированные общеобразовательные и специальные учебные программы (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной системы);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z359" w:id="346"/>
-[...15 lines deleted...]
-      14) вносит на утверждение в местный исполнительный орган области размер государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием;</w:t>
+    <w:bookmarkStart w:name="z364" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) ежегодно до 1 августа обеспечивает приобретение и доставку учебников и учебно-методических комплексов для организаций образования, реализующих общеобразовательные учебные программы предшкольной подготовки, начального, основного среднего, общего среднего образования, специализированные общеобразовательные и специальные учебные программы, образовательные программы технического и профессионального образования на основе государственного образовательного заказа в объеме, прогнозируемом органами образования на учебный год;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z360" w:id="347"/>
-[...15 lines deleted...]
-      15) размещает государственный образовательный заказ на подготовку кадров с техническим и профессиональным, послесредним, высшим и послевузовским образованием с учетом предложений заинтересованных организаций;</w:t>
+    <w:bookmarkStart w:name="z365" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) обеспечивает организацию и проведение областных школьных олимпиад и конкурсов научных проектов по общеобразовательным предметам конкурсов исполнителей и конкурсов профессионального мастерства для детей, а также координирует проведение олимпиад и конкурсов среди детей и педагогов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z361" w:id="348"/>
-[...15 lines deleted...]
-      16) организует участие обучающихся в едином национальном тестировании;</w:t>
+    <w:bookmarkStart w:name="z366" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) обеспечивает дополнительное образование детей, осуществляемое на областном уровне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z362" w:id="349"/>
-[...15 lines deleted...]
-      17) реализует кадровую политику в сфере образования области, а также проводит и организует аттестацию педагогов, тестирование для назначения руководителей организаций образования в порядке, определенном уполномоченным органом в области образования;</w:t>
+    <w:bookmarkStart w:name="z367" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) организует переподготовку кадров и повышение квалификации работников государственных организаций образования, финансируемых за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z363" w:id="350"/>
-[...15 lines deleted...]
-      18) осуществляет материально-техническое обеспечение государственных организаций образования, реализующих образовательные программы технического и профессионального, послесреднего образования, а также специализированные общеобразовательные и специальные учебные программы (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной системы);</w:t>
+    <w:bookmarkStart w:name="z368" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) координирует и обеспечивает обследование детей и подростков и оказание психолого-медико-педагогической консультативной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z364" w:id="351"/>
-[...15 lines deleted...]
-      19) ежегодно до 1 августа обеспечивает приобретение и доставку учебников и учебно-методических комплексов для организаций образования, реализующих общеобразовательные учебные программы предшкольной подготовки, начального, основного среднего, общего среднего образования, специализированные общеобразовательные и специальные учебные программы, образовательные программы технического и профессионального образования на основе государственного образовательного заказа в объеме, прогнозируемом органами образования на учебный год;</w:t>
+    <w:bookmarkStart w:name="z369" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) обеспечивает реабилитацию и социальную адаптацию детей и подростков с проблемами в развитии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z365" w:id="352"/>
-[...15 lines deleted...]
-      20) обеспечивает организацию и проведение областных школьных олимпиад и конкурсов научных проектов по общеобразовательным предметам конкурсов исполнителей и конкурсов профессионального мастерства для детей, а также координирует проведение олимпиад и конкурсов среди детей и педагогов;</w:t>
+    <w:bookmarkStart w:name="z370" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) осуществляет в установленном порядке государственное обеспечение детей-сирот, детей, оставшихся без попечения родителей, а также воспитанников организаций образования для детей-сирот и детей, оставшихся без попечения родителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z366" w:id="353"/>
-[...15 lines deleted...]
-      21) обеспечивает дополнительное образование детей, осуществляемое на областном уровне;</w:t>
+    <w:bookmarkStart w:name="z371" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) содействует трудоустройству лиц, окончивших на основе государственного образовательного заказа организации образования, реализующие образовательные программы технического и профессионального, послесреднего, высшего и послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z367" w:id="354"/>
-[...15 lines deleted...]
-      22) организует переподготовку кадров и повышение квалификации работников государственных организаций образования, финансируемых за счет бюджетных средств;</w:t>
+    <w:bookmarkStart w:name="z372" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) ежегодно до 15 апреля предоставляет в уполномоченный орган в области образования заявки на потребность в кадрах, в том числе в сельской местности, с последующим трудоустройством согласно представленным заявкам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z368" w:id="355"/>
-[...15 lines deleted...]
-      23) координирует и обеспечивает обследование детей и подростков и оказание психолого-медико-педагогической консультативной помощи;</w:t>
+    <w:bookmarkStart w:name="z373" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) вносит предложения в маслихат области о льготном проезде обучающихся на общественном транспорте (кроме такси), через местный исполнительный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z369" w:id="356"/>
-[...15 lines deleted...]
-      24) обеспечивает реабилитацию и социальную адаптацию детей и подростков с проблемами в развитии;</w:t>
+    <w:bookmarkStart w:name="z374" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) осуществляет образовательный мониторинг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z370" w:id="357"/>
-[...15 lines deleted...]
-      25) осуществляет в установленном порядке государственное обеспечение детей-сирот, детей, оставшихся без попечения родителей, а также воспитанников организаций образования для детей-сирот и детей, оставшихся без попечения родителей;</w:t>
+    <w:bookmarkStart w:name="z375" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) ежегодно в установленные сроки обеспечивает сбор данных статистических наблюдений в объектах информатизации уполномоченного органа в области образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z371" w:id="358"/>
-[...15 lines deleted...]
-      26) содействует трудоустройству лиц, окончивших на основе государственного образовательного заказа организации образования, реализующие образовательные программы технического и профессионального, послесреднего, высшего и послевузовского образования;</w:t>
+    <w:bookmarkStart w:name="z376" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) обеспечивает функционирование центров адаптации несовершеннолетних и центров поддержки детей, находящихся в трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z372" w:id="359"/>
-[...15 lines deleted...]
-      27) ежегодно до 15 апреля предоставляет в уполномоченный орган в области образования заявки на потребность в кадрах, в том числе в сельской местности, с последующим трудоустройством согласно представленным заявкам;</w:t>
+    <w:bookmarkStart w:name="z377" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) обеспечивает условия лицам, содержащимся в центрах адаптации несовершеннолетних и центрах поддержки детей, находящихся в трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z373" w:id="360"/>
-[...15 lines deleted...]
-      28) вносит предложения в маслихат области о льготном проезде обучающихся на общественном транспорте (кроме такси), через местный исполнительный орган;</w:t>
+    <w:bookmarkStart w:name="z378" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) оказывает содействие в работе попечительских советов в организациях образования области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z374" w:id="361"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z379" w:id="366"/>
+    <w:bookmarkStart w:name="z379" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34) организует питание отдельных категорий обучающихся в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан в подведомственных государственных организациях образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z380" w:id="367"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z380" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) согласовывает тарификационные списки, штатное расписание, рабочие учебные планы подведомственных государственных организаций образования, а также численность классов-комплектов, групп в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z381" w:id="368"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z381" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) организует и осуществляет кадровое обеспечение государственных организаций образования области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z382" w:id="369"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z382" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) организуют в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, медицинское обслуживание обучающихся и воспитанников организаций образования, подведомственных учреждений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z383" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) обеспечивает проведение конкурсов, организует выплату победителям конкурса - государственным организациям среднего образования грант "Лучшая организация среднего образования";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z384" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) выдает разрешение на обучение в форме экстерната в организациях основного среднего, общего среднего образования, организациях образования, реализующих специализированные и специальные общеобразовательные учебные программы, а также образовательные программы технического и профессионального, послесреднего образования по специальностям культуры и искусства, физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z385" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) обеспечивает материально-техническую базу областного методического кабинета (центра);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z386" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) утверждает правила деятельности психологической службы в организациях среднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z387" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) утверждает типовые правила внутреннего распорядка организации образования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z383" w:id="370"/>
-[...15 lines deleted...]
-      38) обеспечивает проведение конкурсов, организует выплату победителям конкурса - государственным организациям среднего образования грант "Лучшая организация среднего образования";</w:t>
+    <w:bookmarkStart w:name="z388" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) обеспечивает организацию подготовки квалифицированных рабочих кадров и специалистов среднего звена по дуальному обучению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z384" w:id="371"/>
-[...15 lines deleted...]
-      39) выдает разрешение на обучение в форме экстерната в организациях основного среднего, общего среднего образования, организациях образования, реализующих специализированные и специальные общеобразовательные учебные программы, а также образовательные программы технического и профессионального, послесреднего образования по специальностям культуры и искусства, физической культуры и спорта;</w:t>
+    <w:bookmarkStart w:name="z389" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) обеспечивает проведение конкурсов, организует выплату государственным организациям технического и профессионального, послесреднего образования грант "Лучшая организация технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z385" w:id="372"/>
-[...15 lines deleted...]
-      40) обеспечивает материально-техническую базу областного методического кабинета (центра);</w:t>
+    <w:bookmarkStart w:name="z390" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) создает в организациях образования специальные условия для получения образования лицами (детьми) с особыми образовательными потребностями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z386" w:id="373"/>
-[...15 lines deleted...]
-      41) утверждает правила деятельности психологической службы в организациях среднего образования;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) координирует и оказывает государственные услуги в сфере образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z387" w:id="374"/>
-[...15 lines deleted...]
-      42) утверждает типовые правила внутреннего распорядка организации образования;</w:t>
+    <w:bookmarkStart w:name="z392" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) утверждает цены на товары (работы, услуги), производимые и реализуемые коммунальными казенными предприятиями образования области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z388" w:id="375"/>
-[...15 lines deleted...]
-      43) обеспечивает организацию подготовки квалифицированных рабочих кадров и специалистов среднего звена по дуальному обучению;</w:t>
+    <w:bookmarkStart w:name="z393" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) вносит в местный исполнительный орган области предложения об утверждении штатной численности государственных служащих отделов образования районов и городов областного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z389" w:id="376"/>
-[...15 lines deleted...]
-      44) обеспечивает проведение конкурсов, организует выплату государственным организациям технического и профессионального, послесреднего образования грант "Лучшая организация технического и профессионального, послесреднего образования";</w:t>
+    <w:bookmarkStart w:name="z394" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) согласовывает назначение отдельных должностей (гражданские служащие) отделов образования районов, городов областного значения: заместителя руководителя, главного бухгалтера и заведущего методическим кабинетом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z390" w:id="377"/>
-[...15 lines deleted...]
-      45) создает в организациях образования специальные условия для получения образования лицами (детьми) с особыми образовательными потребностями;</w:t>
+    <w:bookmarkStart w:name="z395" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) согласовывает структуру отдела образования района, города областного значения по представлению руководителя отдела образования района, города областного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z391" w:id="378"/>
-[...15 lines deleted...]
-      46) координирует и оказывает государственные услуги в сфере образования;</w:t>
+    <w:bookmarkStart w:name="z396" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) привлекает к дисциплинарной ответственности первых руководителей отделов образования районов, городов областного значения и первых руководителей подведомственных государственных организаций образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z392" w:id="379"/>
-[...15 lines deleted...]
-      47) утверждает цены на товары (работы, услуги), производимые и реализуемые коммунальными казенными предприятиями образования области;</w:t>
+    <w:bookmarkStart w:name="z397" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) поощряет наиболее отличившихся работников образования и вносит представления в установленном законодательством Республики Казахстан порядке кандидатуры к награждению государственными и ведомственными наградами, знаками отличия местного исполнительного органа, присвоению почетных званий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z393" w:id="380"/>
-[...15 lines deleted...]
-      48) вносит в местный исполнительный орган области предложения об утверждении штатной численности государственных служащих отделов образования районов и городов областного значения;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) является рабочим органом областной комиссии по делам несовершеннолетних и защите их прав. Осуществляет подготовку предложений для представления местным исполнительным органам на утверждение в местный представительный орган персонального состава областной комиссии по делам несовершеннолетних и защите их прав и организует ее работу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z394" w:id="381"/>
-[...15 lines deleted...]
-      49) согласовывает назначение отдельных должностей (гражданские служащие) отделов образования районов, городов областного значения: заместителя руководителя, главного бухгалтера и заведущего методическим кабинетом;</w:t>
+    <w:bookmarkStart w:name="z399" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) ведет региональный учет несовершеннолетних, находящихся в трудной жизненной ситуации и неблагополучных семей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z395" w:id="382"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z400" w:id="387"/>
+    <w:bookmarkStart w:name="z400" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55) рассматривает петиций в сфере образования, поданных посредством интернет-ресурса, определенного уполномоченным органом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z401" w:id="388"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z401" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56) осуществляет в интересах местного государственного управления в области образования иные функции, возлагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, и не противоречащие им.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z402" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z403" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управлением образования осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление образования Восточно-Казахстанской области задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z404" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Управления образования назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z405" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления образования имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z406" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Управления образования:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z402" w:id="389"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
+    <w:bookmarkStart w:name="z407" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и руководит работой Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z403" w:id="390"/>
-[...15 lines deleted...]
-      16. Руководство Управлением образования осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление образования Восточно-Казахстанской области задач и осуществление им своих полномочий.</w:t>
+    <w:bookmarkStart w:name="z408" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несет персональную ответственность за выполнение возложенных на Управление функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z404" w:id="391"/>
-[...15 lines deleted...]
-      17. Первый руководитель Управления образования назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z409" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) без доверенности действует от имени Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z405" w:id="392"/>
-[...15 lines deleted...]
-      18. Первый руководитель Управления образования имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z410" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представляет интересы Управления в государственных органах и иных организациях в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z406" w:id="393"/>
-[...15 lines deleted...]
-      19. Полномочия первого руководителя Управления образования:</w:t>
+    <w:bookmarkStart w:name="z411" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заключает договоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z407" w:id="394"/>
-[...15 lines deleted...]
-      1) организует и руководит работой Управления;</w:t>
+    <w:bookmarkStart w:name="z412" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выдает доверенности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z408" w:id="395"/>
-[...15 lines deleted...]
-      2) несет персональную ответственность за выполнение возложенных на Управление функций;</w:t>
+    <w:bookmarkStart w:name="z413" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) утверждает положения отделов Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z409" w:id="396"/>
-[...15 lines deleted...]
-      3) без доверенности действует от имени Управления;</w:t>
+    <w:bookmarkStart w:name="z414" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в пределах своей компетенции издает приказы и дает указания, обязательные для всех работников учреждений и организации Управления, в том числе подотчетных и подконтрольных ему отделов образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z410" w:id="397"/>
-[...15 lines deleted...]
-      4) представляет интересы Управления в государственных органах и иных организациях в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z415" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) принимает на работу и увольняет с работы должностных лиц и иных работников Управления в соответствии с законодательством Республики Казахстан, а также руководителей организаций, находящихся в ведении Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z411" w:id="398"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z416" w:id="403"/>
+    <w:bookmarkStart w:name="z416" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) применяет меры поощрения и налагает дисциплинарные взыскания на сотрудников Управления и иных работников, назначаемых руководителем Управления в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z417" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) принимает необходимые меры по противодействию коррупции в Управлении и несет за это персональную ответственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z418" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивает равный доступ мужчин и женщин к государственной службе в соответствии с их опытом, способностями и профессиональной подготовкой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z419" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) организует, координирует и контролирует работу Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z420" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)исполняет поручения и акты акима и акимата области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z421" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) организует разработку проектов нормативных правовых актов в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z417" w:id="404"/>
-[...15 lines deleted...]
-      11) принимает необходимые меры по противодействию коррупции в Управлении и несет за это персональную ответственность;</w:t>
+    <w:bookmarkStart w:name="z422" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) обеспечивает соблюдение норм служебной этики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z418" w:id="405"/>
-[...15 lines deleted...]
-      12) обеспечивает равный доступ мужчин и женщин к государственной службе в соответствии с их опытом, способностями и профессиональной подготовкой;</w:t>
+    <w:bookmarkStart w:name="z423" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) утверждает график личного приема физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z419" w:id="406"/>
-[...15 lines deleted...]
-      13) организует, координирует и контролирует работу Управления;</w:t>
+    <w:bookmarkStart w:name="z424" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим положением и Восточно-Казахстанским областным акиматом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z420" w:id="407"/>
-[...15 lines deleted...]
-      14)исполняет поручения и акты акима и акимата области;</w:t>
+    <w:bookmarkStart w:name="z425" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Управления образования в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z421" w:id="408"/>
-[...15 lines deleted...]
-      15) организует разработку проектов нормативных правовых актов в пределах компетенции;</w:t>
+    <w:bookmarkStart w:name="z426" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель Управления образования определяет полномочия своих заместителей и иных сотрудников Управления в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z422" w:id="409"/>
-[...15 lines deleted...]
-      16) обеспечивает соблюдение норм служебной этики;</w:t>
+    <w:bookmarkStart w:name="z427" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z423" w:id="410"/>
-[...15 lines deleted...]
-      17) утверждает график личного приема физических лиц и представителей юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z428" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Управление образования может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z424" w:id="411"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z429" w:id="416"/>
+    <w:bookmarkStart w:name="z429" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Управления образования формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z430" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Управлением образования, относится к областной коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z431" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Управление образования не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z432" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Управления образования осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z434" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Управления образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z435" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Коммунальное государственное учреждение "Восточно-Казахстанский региональный научно-методический центр информатизации и развития образования "Örken" управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z430" w:id="417"/>
-[...15 lines deleted...]
-      22. Имущество, закрепленное за Управлением образования, относится к областной коммунальной собственности.</w:t>
+    <w:bookmarkStart w:name="z436" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Коммунальное государственное казенное предприятие "Восточно-Казахстанский научно-методический центр развития одаренности и дополнительного образования "Дарын" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z431" w:id="418"/>
-[...15 lines deleted...]
-      23. Управление образования не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+    <w:bookmarkStart w:name="z437" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Коммунальное государственное учреждение "Региональный центр психологической поддержки и помощи" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z432" w:id="419"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
+    <w:bookmarkStart w:name="z438" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Коммунальное государственное учреждение "Центр профессионального образования Восточно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z433" w:id="420"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> и упразднение Управления образования осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z439" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Коммунальное государственное казенное предприятие "Усть-Каменогорский высший политехнический колледж" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z434" w:id="421"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Управления образования:</w:t>
+    <w:bookmarkStart w:name="z440" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Коммунальное государственное казенное предприятие "Восточно-Казахстанское училище искусств имени народных артистов братьев Абдуллиных" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z435" w:id="422"/>
-[...15 lines deleted...]
-      1) Коммунальное государственное учреждение "Восточно-Казахстанский региональный научно-методический центр информатизации и развития образования "Örken" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z441" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Коммунальное государственное казенное предприятие "Восточно-Казахстанский гуманитарный колледж имени Абая" управления образования Восточно-Казахстанского областного акимата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z436" w:id="423"/>
-[...15 lines deleted...]
-      2) Коммунальное государственное казенное предприятие "Восточно-Казахстанский научно-методический центр развития одаренности и дополнительного образования "Дарын" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z442" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Коммунальное государственное учреждение "Усть-Каменогорский многопрофильный технологический колледж" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z437" w:id="424"/>
-[...15 lines deleted...]
-      3) Коммунальное государственное учреждение "Региональный центр психологической поддержки и помощи" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z443" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Коммунальное государственное учреждение "Усть-Каменогорский колледж строительства" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z438" w:id="425"/>
-[...15 lines deleted...]
-      4) Коммунальное государственное учреждение "Центр профессионального образования Восточно-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z444" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Коммунальное государственное учреждение "Усть-Каменогорский колледж сферы обслуживания" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z439" w:id="426"/>
-[...15 lines deleted...]
-      5) Коммунальное государственное казенное предприятие "Усть-Каменогорский высший политехнический колледж" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z445" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Коммунальное государственное учреждение "Усть-Каменогорский колледж № 1" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z440" w:id="427"/>
-[...15 lines deleted...]
-      6) Коммунальное государственное казенное предприятие "Восточно-Казахстанское училище искусств имени народных артистов братьев Абдуллиных" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z446" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Коммунальное государственное казенное предприятие "Риддерский колледж" управления образования Восточно-Казахстанского областного акимата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z441" w:id="428"/>
-[...15 lines deleted...]
-      7) Коммунальное государственное казенное предприятие "Восточно-Казахстанский гуманитарный колледж имени Абая" управления образования Восточно-Казахстанского областного акимата;</w:t>
+    <w:bookmarkStart w:name="z447" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Коммунальное государственное учреждение "Глубоковский аграрный колледж" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z442" w:id="429"/>
-[...15 lines deleted...]
-      8) Коммунальное государственное учреждение "Усть-Каменогорский многопрофильный технологический колледж" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z448" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Коммунальное государственное учреждение "Глубоковский технический колледж" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z443" w:id="430"/>
-[...15 lines deleted...]
-      9) Коммунальное государственное учреждение "Усть-Каменогорский колледж строительства" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z449" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Коммунальное государственное учреждение "Зайсанский технологический колледж" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z444" w:id="431"/>
-[...15 lines deleted...]
-      10) Коммунальное государственное учреждение "Усть-Каменогорский колледж сферы обслуживания" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z450" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Коммунальное государственное учреждение "Технологический колледж города Алтай" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z445" w:id="432"/>
-[...15 lines deleted...]
-      11) Коммунальное государственное учреждение "Усть-Каменогорский колледж № 1" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z451" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Коммунальное государственное учреждение "Серебрянский технологический колледж" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z446" w:id="433"/>
-[...15 lines deleted...]
-      12) Коммунальное государственное казенное предприятие "Риддерский колледж" управления образования Восточно-Казахстанского областного акимата;</w:t>
+    <w:bookmarkStart w:name="z452" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Коммунальное государственное учреждение "Сельскохозяйственный колледж района Алтай" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z447" w:id="434"/>
-[...15 lines deleted...]
-      13) Коммунальное государственное учреждение "Глубоковский аграрный колледж" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z453" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Коммунальное государственное учреждение "Самарский аграрно- технический колледж" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z448" w:id="435"/>
-[...15 lines deleted...]
-      14) Коммунальное государственное учреждение "Глубоковский технический колледж" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z454" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Коммунальное государственное учреждение "Школа-интернат-колледж села Маркаколь" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z449" w:id="436"/>
-[...15 lines deleted...]
-      15) Коммунальное государственное учреждение "Зайсанский технологический колледж" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z455" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Коммунальное государственное учреждение "Улкен Нарынский колледж" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z450" w:id="437"/>
-[...15 lines deleted...]
-      16) Коммунальное государственное учреждение "Технологический колледж города Алтай" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z456" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Коммунальное государственное казенное предприятие "Восточно-Казахстанский многопрофильный колледж" управления образования Восточно-Казахстанского областного акимата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z451" w:id="438"/>
-[...15 lines deleted...]
-      17) Коммунальное государственное учреждение "Серебрянский технологический колледж" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z457" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Коммунальное государственное учреждение "Шемонаихинский колледж" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z452" w:id="439"/>
-[...15 lines deleted...]
-      18) Коммунальное государственное учреждение "Сельскохозяйственный колледж района Алтай" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z458" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Коммунальное государственное учреждение "Шемонаихинский колледж № 1" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z453" w:id="440"/>
-[...15 lines deleted...]
-      19) Коммунальное государственное учреждение "Самарский аграрно- технический колледж" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z459" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Коммунальное государственное учреждение "Областная специализированная IT-школа-лицей" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z454" w:id="441"/>
-[...15 lines deleted...]
-      20) Коммунальное государственное учреждение "Школа-интернат-колледж села Маркаколь" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z460" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Коммунальное государственное учреждение "Областная специализированная школа-лицей-интернат для одаренных детей" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z455" w:id="442"/>
-[...15 lines deleted...]
-      21) Коммунальное государственное учреждение "Улкен Нарынский колледж" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z461" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Коммунальное государственное учреждение "Областная специализированная школа-лицей для детей, одаренных в области математики, физики, информатики" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z456" w:id="443"/>
-[...15 lines deleted...]
-      22) Коммунальное государственное казенное предприятие "Восточно-Казахстанский многопрофильный колледж" управления образования Восточно-Казахстанского областного акимата;</w:t>
+    <w:bookmarkStart w:name="z462" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) Коммунальное государственное учреждение "Валеологическая специализированная школа-комплекс для одаренных детей" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z457" w:id="444"/>
-[...15 lines deleted...]
-      23) Коммунальное государственное учреждение "Шемонаихинский колледж" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z463" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Коммунальное государственное учреждение "Восточно-Казахстанский областной специализированный лицей "БІЛІМ-ИННОВАЦИЯ" для одаренных детей города Усть-Каменогорск" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z458" w:id="445"/>
-[...15 lines deleted...]
-      24) Коммунальное государственное учреждение "Шемонаихинский колледж № 1" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z464" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Коммунальное государственное учреждение "Областная специализированная школа-гимназия-интернат имени Жамбыла для одаренных детей" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z459" w:id="446"/>
-[...15 lines deleted...]
-      25) Коммунальное государственное учреждение "Областная специализированная IT-школа-лицей" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z465" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Коммунальное государственное учреждение "Специальная школа-интернат № 1" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z460" w:id="447"/>
-[...15 lines deleted...]
-      26) Коммунальное государственное учреждение "Областная специализированная школа-лицей-интернат для одаренных детей" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z466" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) Коммунальное государственное учреждение "Специальная школа-интернат № 2" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z461" w:id="448"/>
-[...15 lines deleted...]
-      27) Коммунальное государственное учреждение "Областная специализированная школа-лицей для детей, одаренных в области математики, физики, информатики" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z467" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) Коммунальное государственное учреждение "Специальная школа" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z462" w:id="449"/>
-[...15 lines deleted...]
-      28) Коммунальное государственное учреждение "Валеологическая специализированная школа-комплекс для одаренных детей" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z468" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Коммунальное государственное учреждение "Специальная школа-интернат № 7" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z463" w:id="450"/>
-[...15 lines deleted...]
-      29) Коммунальное государственное учреждение "Восточно-Казахстанский областной специализированный лицей "БІЛІМ-ИННОВАЦИЯ" для одаренных детей города Усть-Каменогорск" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z469" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) Коммунальное государственное учреждение "Специальная школа-интернат № 8" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z464" w:id="451"/>
-[...15 lines deleted...]
-      30) Коммунальное государственное учреждение "Областная специализированная школа-гимназия-интернат имени Жамбыла для одаренных детей" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z470" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) Коммунальное государственное учреждение "Школа-интернат "Ак Ниет" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z465" w:id="452"/>
-[...15 lines deleted...]
-      31) Коммунальное государственное учреждение "Специальная школа-интернат № 1" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z471" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) Коммунальное государственное учреждение "Реабилитационный центр для детей с особыми образовательными потребностями" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z466" w:id="453"/>
-[...15 lines deleted...]
-      32) Коммунальное государственное учреждение "Специальная школа-интернат № 2" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z472" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) Коммунальное государственное учреждение "Психолого-медико-педагогическая консультация в городе Алтай" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z467" w:id="454"/>
-[...15 lines deleted...]
-      33) Коммунальное государственное учреждение "Специальная школа" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z473" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) Коммунальное государственное учреждение "Психолого-медико-педагогическая консультация в городе Шемонаиха" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z468" w:id="455"/>
-[...15 lines deleted...]
-      34) Коммунальное государственное учреждение "Специальная школа-интернат № 7" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z474" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) Коммунальное государственное учреждение "Областная психолого-медико-педагогическая консультация" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z469" w:id="456"/>
-[...15 lines deleted...]
-      35) Коммунальное государственное учреждение "Специальная школа-интернат № 8" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z475" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) Коммунальное государственное учреждение "Психолого-медико-педагогическая консультация" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z470" w:id="457"/>
-[...15 lines deleted...]
-      36) Коммунальное государственное учреждение "Школа-интернат "Ак Ниет" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z476" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции Глубоковского района" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z471" w:id="458"/>
-[...15 lines deleted...]
-      37) Коммунальное государственное учреждение "Реабилитационный центр для детей с особыми образовательными потребностями" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z477" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции Зайсанского района" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z472" w:id="459"/>
-[...15 lines deleted...]
-      38) Коммунальное государственное учреждение "Психолого-медико-педагогическая консультация в городе Алтай" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z478" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции района Үлкен-Нарын" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z473" w:id="460"/>
-[...15 lines deleted...]
-      39) Коммунальное государственное учреждение "Психолого-медико-педагогическая консультация в городе Шемонаиха" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z479" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) Коммунальное государсвенное учреждение "Кабинет психолого-педагогической коррекции Курчумского района" управление образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z474" w:id="461"/>
-[...15 lines deleted...]
-      40) Коммунальное государственное учреждение "Областная психолого-медико-педагогическая консультация" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z480" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Комунальное государстванное учреждение "Кабинет психолого-педагогической коррекции города Риддера" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z475" w:id="462"/>
-[...15 lines deleted...]
-      41) Коммунальное государственное учреждение "Психолого-медико-педагогическая консультация" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z481" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции Тарбагатайского района" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z476" w:id="463"/>
-[...15 lines deleted...]
-      42) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции Глубоковского района" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z482" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции Уланского района" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z477" w:id="464"/>
-[...15 lines deleted...]
-      43) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции Зайсанского района" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z483" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции города Усть-Каменогорска" управления образования Восточно-Казахстанская области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z478" w:id="465"/>
-[...15 lines deleted...]
-      44) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции района Үлкен-Нарын" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z484" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции Шемонаихинского района" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z479" w:id="466"/>
-[...15 lines deleted...]
-      45) Коммунальное государсвенное учреждение "Кабинет психолого-педагогической коррекции Курчумского района" управление образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z485" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) Коммунальное государственное учреждение "Центр (autism-центр) поддержки детей с аутизмом (расстройством аутистического спектра) "Асыл Мирас" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z480" w:id="467"/>
-[...15 lines deleted...]
-      46) Комунальное государстванное учреждение "Кабинет психолого-педагогической коррекции города Риддера" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z486" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Коммунальное государственное учреждение "Областная специальная школа-интернат для детей с девиантным поведением" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z481" w:id="468"/>
-[...15 lines deleted...]
-      47) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции Тарбагатайского района" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z487" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Коммунальное государственное учреждение "Центр поддержки детей, с особыми образовательными потребностями" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z482" w:id="469"/>
-[...15 lines deleted...]
-      48) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции Уланского района" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z488" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) Коммунальное государственное учреждение "Дом юношества" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z483" w:id="470"/>
-[...15 lines deleted...]
-      49) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции города Усть-Каменогорска" управления образования Восточно-Казахстанская области;</w:t>
+    <w:bookmarkStart w:name="z489" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) Коммунальное государственное учреждение "Центр поддержки детей, нуждающихся в специальных социальных услугах "Үміт" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z484" w:id="471"/>
-[...15 lines deleted...]
-      50) Коммунальное государственное учреждение "Кабинет психолого-педагогической коррекции Шемонаихинского района" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z490" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) Коммунальное государственное учреждение "Детская деревня семейного типа" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z485" w:id="472"/>
-[...15 lines deleted...]
-      51) Коммунальное государственное учреждение "Центр (autism-центр) поддержки детей с аутизмом (расстройством аутистического спектра) "Асыл Мирас" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z491" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) Коммунальное государственное учреждение "Центр адаптации несовершеннолетних" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z486" w:id="473"/>
-[...15 lines deleted...]
-      52) Коммунальное государственное учреждение "Областная специальная школа-интернат для детей с девиантным поведением" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z492" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) Коммунальное государственное учреждение "Центр адаптации несовершеннолетних района Алтай" управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z487" w:id="474"/>
-[...15 lines deleted...]
-      53) Коммунальное государственное учреждение "Центр поддержки детей, с особыми образовательными потребностями" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z493" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень отделов образования, подотчетных и подконтрольных Управлению образования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z488" w:id="475"/>
-[...15 lines deleted...]
-      54) Коммунальное государственное учреждение "Дом юношества" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z494" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственное учреждение "Отдел образования по району Алтай" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z489" w:id="476"/>
-[...15 lines deleted...]
-      55) Коммунальное государственное учреждение "Центр поддержки детей, нуждающихся в специальных социальных услугах "Үміт" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z495" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Государственное учреждение "Отдел образования по Глубоковскому району" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z490" w:id="477"/>
-[...15 lines deleted...]
-      56) Коммунальное государственное учреждение "Детская деревня семейного типа" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z496" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Государственное учреждение "Отдел образования по Зайсанскому району" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z491" w:id="478"/>
-[...15 lines deleted...]
-      57) Коммунальное государственное учреждение "Центр адаптации несовершеннолетних" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z497" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Государственное учреждение "Отдел образования по Катон-Карагайскому району" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z492" w:id="479"/>
-[...15 lines deleted...]
-      58) Коммунальное государственное учреждение "Центр адаптации несовершеннолетних района Алтай" управления образования Восточно-Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z498" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Государственное учреждение "Отдел образования по Курчумскому району" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z493" w:id="480"/>
-[...15 lines deleted...]
-      Перечень отделов образования, подотчетных и подконтрольных Управлению образования:</w:t>
+    <w:bookmarkStart w:name="z499" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Государственное учреждение "Отдел образования по району Марқакөл" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z494" w:id="481"/>
-[...15 lines deleted...]
-      1) Государственное учреждение "Отдел образования по району Алтай" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z500" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Государственное учреждение "Отдел образования по городу Риддер" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z495" w:id="482"/>
-[...15 lines deleted...]
-      2) Государственное учреждение "Отдел образования по Глубоковскому району" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z501" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Государственное учреждение "Отдел образования по району Самар" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z496" w:id="483"/>
-[...15 lines deleted...]
-      3) Государственное учреждение "Отдел образования по Зайсанскому району" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z502" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Государственное учреждение "Отдел образования по Тарбагатайскому району" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z497" w:id="484"/>
-[...15 lines deleted...]
-      4) Государственное учреждение "Отдел образования по Катон-Карагайскому району" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z503" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Государственное учреждение "Отдел образования по Уланскому району" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z498" w:id="485"/>
-[...15 lines deleted...]
-      5) Государственное учреждение "Отдел образования по Курчумскому району" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z504" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Государственное учреждение "Отдел образования по городу Усть-Каменогорск" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z499" w:id="486"/>
-[...15 lines deleted...]
-      6) Государственное учреждение "Отдел образования по району Марқакөл" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z505" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Государственное учреждение "Отдел образования по району Үлкен Нарын" управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z500" w:id="487"/>
-[...15 lines deleted...]
-      7) Государственное учреждение "Отдел образования по городу Риддер" управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z506" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Государственное учреждение "Отдел образования по Шемонаихинскому району" управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z501" w:id="488"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="493"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12689,2856 +12762,2833 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">областного акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "31" декабря 2020 года № 496</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z509" w:id="494"/>
+    <w:bookmarkStart w:name="z509" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение государственного учреждения "Отдел образования по Катон-Карагайскому району" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z510" w:id="495"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z510" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z511" w:id="496"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z511" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел образования по Катон-Карагайскому району" управления образования Восточно-Казахстанской области" (далее – Отдел образования по Катон-Карагайскому району) является государственным органом Республики Казахстан, осуществляющим руководство в сфере образования на территории Катон-Карагайского района Восточно-Казахстанской области, и в своей деятельности подотчетно и подконтрольно государственному учреждению "Управление образования Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z512" w:id="497"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z512" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Отдел образования по Катон-Карагайскому району осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отдел образования по Катон-Карагайскому району является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z514" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Отдел образования по Катон-Карагайскому району вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z515" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отдел образования по Катон-Карагайскому району имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z516" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отдел образования по Катон-Карагайскому району по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Отдела образования по Катон-Карагайскому району и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z517" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Отдела образования по Катон-Карагайскому району утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z518" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: Республика Казахстан, Восточно-Казахстанская область, Катон-Карагайский район, село Катон-Карагай, улица С. Торайгырова, дом 7, почтовый индекс 070908.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Настоящее положение является учредительным документом Отдела образования по по Катон-Карагайскому району.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z520" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансирование деятельности Отдела образования по по Катон-Карагайскому району осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z513" w:id="498"/>
-[...35 lines deleted...]
-        <w:t>, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z521" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Отделу образования по по Катон-Карагайскому району запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела образования по по Катон-Карагайскому району.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z514" w:id="499"/>
-[...15 lines deleted...]
-      4. Отдел образования по Катон-Карагайскому району вступает в гражданско-правовые отношения от собственного имени.</w:t>
+    <w:bookmarkStart w:name="z522" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Отделу образования по по Катон-Карагайскому району законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z515" w:id="500"/>
-[...15 lines deleted...]
-      5. Отдел образования по Катон-Карагайскому району имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z523" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z516" w:id="501"/>
-[...15 lines deleted...]
-      6. Отдел образования по Катон-Карагайскому району по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Отдела образования по Катон-Карагайскому району и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z524" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z517" w:id="502"/>
-[...15 lines deleted...]
-      7. Структура и лимит штатной численности Отдела образования по Катон-Карагайскому району утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z525" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создание необходимых условий для получения качественного образования, направленного на формирование, развитие и профессиональное становление личности на основе национальных и общечеловеческих ценностей, достижений науки и практики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z518" w:id="503"/>
-[...15 lines deleted...]
-      8. Местонахождение юридического лица: Республика Казахстан, Восточно-Казахстанская область, Катон-Карагайский район, село Катон-Карагай, улица С. Торайгырова, дом 7, почтовый индекс 070908.</w:t>
+    <w:bookmarkStart w:name="z526" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) развитие творческих, духовных и физических возможностей личности, формирование прочных основ нравственности и здорового образа жизни, обогащение интеллекта, путем создания условий для развития индивидуальности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z519" w:id="504"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Отдела образования по по Катон-Карагайскому району.</w:t>
+    <w:bookmarkStart w:name="z527" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) воспитание гражданственности и патриотизма, любви к своей Родине — Республике Казахстан, уважения к государственным символам, почитания народных традиций, нетерпимости к любым антиконституционным и антиобщественным проявлениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z520" w:id="505"/>
-[...15 lines deleted...]
-      10. Финансирование деятельности Отдела образования по по Катон-Карагайскому району осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z528" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) приобщение к достижениям мировой и отечественной культуры, изучение истории, обычаев и традиций казахского и других народов республики, овладение государственным, русским, иностранным языками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z521" w:id="506"/>
-[...15 lines deleted...]
-      11. Отделу образования по по Катон-Карагайскому району запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела образования по по Катон-Карагайскому району.</w:t>
+    <w:bookmarkStart w:name="z529" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) расширение автономности, самостоятельности организаций образования, демократизация управления образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z522" w:id="507"/>
-[...15 lines deleted...]
-      Если Отделу образования по по Катон-Карагайскому району законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z530" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) внедрение новых технологий обучения на основе информатизации образования, выхода на международные глобальные коммуникационные сети;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z523" w:id="508"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
+    <w:bookmarkStart w:name="z531" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение повышения социального статуса педагогических работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z524" w:id="509"/>
-[...15 lines deleted...]
-      12.Задачи:</w:t>
+    <w:bookmarkStart w:name="z532" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) функционирование национальной системы оценки качества образования, отвечающей потребностям общества и экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z525" w:id="510"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z533" w:id="518"/>
+    <w:bookmarkStart w:name="z533" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) иные задачи, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z534" w:id="519"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z534" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Полномочия: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z535" w:id="520"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z535" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z536" w:id="521"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z536" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы в пределах своей компетенции; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z537" w:id="522"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z537" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       привлекать работников организации образования к участию в подготовке вопросов, относящихся к компетенции учреждения, создавать временные рабочие группы для выработки соответствующих предложений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z538" w:id="523"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z538" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить предложения по совершенствованию организаций образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z539" w:id="524"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z539" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       давать поручения, относящиеся к сфере деятельности учреждения в пределах его компетенции, контролировать их исполнение, участвовать в мероприятиях, проводимых в районе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z540" w:id="525"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z540" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществлять иные права, предусмотренные действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z541" w:id="526"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z541" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z542" w:id="527"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z542" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимать законные и обоснованные решения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z543" w:id="528"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z543" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивать контроль за исполнением принятых решений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z544" w:id="529"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z544" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, контролировать их исполнение; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z545" w:id="530"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z545" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организовывать прием физических и юридических лиц и их представителей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z546" w:id="531"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z546" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не допускать действий (бездействий) и принятия актов, создающих препятствие для нормального функционирования государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z547" w:id="532"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z547" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивать сохранность документов и сведений, полученных в ходе работы, соблюдать требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных секретах и иной охраняемой законом тайне; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z548" w:id="533"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z548" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оказывать организационно-методическую, информационную и иную помощь работникам организаций образования, в ведении которых находятся вопросы сферы образования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z549" w:id="534"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z549" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять деятельность в соответствии с законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z550" w:id="535"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z550" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выполнять иные обязанности, предусмотренные действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z551" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z552" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализует государственную политику в области образования на территории по Катон-Карагайского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z553" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначает на должность и освобождает от должности руководителей государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, дополнительное образование) на конкурсной основе в порядке, определенном уполномоченным органом в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z554" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает предоставление в государственных организациях образования начального, основного среднего и общего среднего образования, включая вечернюю (сменную) форму обучения, и общего среднего образования, предоставляемого через организации интернатного типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z555" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует учет детей дошкольного и школьного возраста, их обучение до получения ими среднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z556" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определяет потребность государственного образовательного заказа на дошкольное воспитание и обучение, размер родительской платы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z557" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вносит на утверждение местному исполнительному органу области, государственный образовательный заказ на дошкольное воспитание и обучение, размер родительской платы через управление образования области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z558" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вносит на утверждение местному исполнительному органу области государственный образовательный заказ на среднее образование через управление образования области;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z551" w:id="536"/>
-[...15 lines deleted...]
-      14. Функции:</w:t>
+    <w:bookmarkStart w:name="z559" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивает размещение государственного образовательного заказа на дошкольное воспитание и обучение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z552" w:id="537"/>
-[...15 lines deleted...]
-      1) реализует государственную политику в области образования на территории по Катон-Карагайского района;</w:t>
+    <w:bookmarkStart w:name="z560" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивает размещение государственного образовательного заказа на среднее образование в государственных организациях образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z553" w:id="538"/>
-[...15 lines deleted...]
-      2) назначает на должность и освобождает от должности руководителей государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, дополнительное образование) на конкурсной основе в порядке, определенном уполномоченным органом в области образования;</w:t>
+    <w:bookmarkStart w:name="z561" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивает функционирование опорных школ (ресурсных центров);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z554" w:id="539"/>
-[...15 lines deleted...]
-      3) обеспечивает предоставление в государственных организациях образования начального, основного среднего и общего среднего образования, включая вечернюю (сменную) форму обучения, и общего среднего образования, предоставляемого через организации интернатного типа;</w:t>
+    <w:bookmarkStart w:name="z562" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечивает дополнительное образование детей, осуществляемое на районном уровне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z555" w:id="540"/>
-[...15 lines deleted...]
-      4) организует учет детей дошкольного и школьного возраста, их обучение до получения ими среднего образования;</w:t>
+    <w:bookmarkStart w:name="z563" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивает деятельность учебно-производственных комбинатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z556" w:id="541"/>
-[...15 lines deleted...]
-      5) определяет потребность государственного образовательного заказа на дошкольное воспитание и обучение, размер родительской платы;</w:t>
+    <w:bookmarkStart w:name="z564" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) содействует в организации участия обучающихся в едином национальном тестировании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z557" w:id="542"/>
-[...15 lines deleted...]
-      6) вносит на утверждение местному исполнительному органу области, государственный образовательный заказ на дошкольное воспитание и обучение, размер родительской платы через управление образования области;</w:t>
+    <w:bookmarkStart w:name="z565" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечивает материально-техническое обеспечение государственных организаций образования, реализующих общеобразовательные учебные программы начального, основного среднего и общего среднего образования (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной системы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z558" w:id="543"/>
-[...15 lines deleted...]
-      7) вносит на утверждение местному исполнительному органу области государственный образовательный заказ на среднее образование через управление образования области;</w:t>
+    <w:bookmarkStart w:name="z566" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) обеспечивает организацию и проведение районных школьных олимпиад и конкурсов научных проектов по общеобразовательным предметам конкурсов исполнителей и конкурсов профессионального мастерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z559" w:id="544"/>
-[...15 lines deleted...]
-      8) обеспечивает размещение государственного образовательного заказа на дошкольное воспитание и обучение;</w:t>
+    <w:bookmarkStart w:name="z567" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) направляет средства на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных организаций образования районного масштабов из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников, определяемым коллегиальным органом управления государственной организации образования, в размере не менее двух процентов от совокупного объема бюджетных средств, выделяемых на текущее содержание общеобразовательных школ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z560" w:id="545"/>
-[...15 lines deleted...]
-      9) обеспечивает размещение государственного образовательного заказа на среднее образование в государственных организациях образования;</w:t>
+    <w:bookmarkStart w:name="z568" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обеспечивает материально-техническую базу методического кабинета отдела образования по Катон-Карагайскому району;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z561" w:id="546"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z569" w:id="554"/>
+    <w:bookmarkStart w:name="z569" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) организует аттестацию педагогов и руководящих работников образования по по Катон-Карагайскому району в соответствии с действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z570" w:id="555"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z570" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) формирует план по переподготовке кадров и повышению квалификации работников государственных организаций образования, финансируемых за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z571" w:id="556"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z571" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) организует в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, медицинское обслуживание обучающихся и воспитанников организаций образования, за исключением дошкольных организаций и организаций среднего образования, не относящихся к интернатным организациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z572" w:id="557"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z572" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) обеспечивает дошкольное воспитание и обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z573" w:id="558"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z573" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) организует в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, бесплатное и льготное питание отдельных категорий обучающихся и воспитанников;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z574" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) организует бесплатный подвоз обучающихся до ближайшей школы и обратно в случае отсутствия школы в соответствующем поселке, селе, сельском округе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z575" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) осуществляет кадровое обеспечение государственных организаций образования по по Катон-Карагайскому району;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z576" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) обеспечивает координацию деятельности психологической службы организаций образования, расположенных в Катон-Карагайском районе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z577" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) выдает разрешение на обучение в форме экстерната в организациях основного среднего, общего среднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z578" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) оказывает содействие попечительским советам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z579" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) оказывает государственные услуги в сфере образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z580" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) осуществляет в установленном порядке государственное обеспечение детей-сирот, детей, оставшихся без попечения родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z581" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) оказывает организациям дошкольного воспитания и обучения, семьям необходимую методическую и консультативную помощь;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z574" w:id="559"/>
-[...15 lines deleted...]
-      23) организует бесплатный подвоз обучающихся до ближайшей школы и обратно в случае отсутствия школы в соответствующем поселке, селе, сельском округе;</w:t>
+    <w:bookmarkStart w:name="z582" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) создает в организациях образования специальные условия для получения образования лицами (детьми) с особыми образовательными потребностями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z575" w:id="560"/>
-[...15 lines deleted...]
-      24) осуществляет кадровое обеспечение государственных организаций образования по по Катон-Карагайскому району;</w:t>
+    <w:bookmarkStart w:name="z583" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) координирует вопросы по системе оплаты труда работников организаций образования района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z576" w:id="561"/>
-[...15 lines deleted...]
-      25) обеспечивает координацию деятельности психологической службы организаций образования, расположенных в Катон-Карагайском районе;</w:t>
+    <w:bookmarkStart w:name="z584" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) вносят на утверждение и согласование в управление образования области структуры отдела образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z577" w:id="562"/>
-[...15 lines deleted...]
-      26) выдает разрешение на обучение в форме экстерната в организациях основного среднего, общего среднего образования;</w:t>
+    <w:bookmarkStart w:name="z585" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) согласовывает тарификационные списки, штатное расписание, рабочие учебные планы государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, общее среднее образование, дополнительное образование), а также численность класскомплектов организаций среднего образования, исходя из потребности по по Катон-Карагайскому району;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z578" w:id="563"/>
-[...15 lines deleted...]
-      27) оказывает содействие попечительским советам;</w:t>
+    <w:bookmarkStart w:name="z586" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) привлекает к дисциплинарной ответственности первых руководителей государственных организаций образований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z579" w:id="564"/>
-[...15 lines deleted...]
-      28) оказывает государственные услуги в сфере образования;</w:t>
+    <w:bookmarkStart w:name="z587" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) обеспечивает и несет ответственность за качественное составление и представление в управление образования области бюджетной заявки для обеспечения реализации функций, возложенных настоящим Положением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z580" w:id="565"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z588" w:id="573"/>
+    <w:bookmarkStart w:name="z588" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) рассматривает петиций в сфере образования, поданных посредством интернет-ресурса, определенного уполномоченным органом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z589" w:id="574"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z589" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38) осуществляет в интересах местного государственного управления в области образования иные функции, возлагаемых </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z590" w:id="575"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z590" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z591" w:id="576"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z591" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Руководство Отдела образования по Катон-Карагайскому району осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Отдел образования по Катон-Карагайскому району задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z592" w:id="577"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z592" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Первый руководитель Отдела образования по Катон-Карагайскому району назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z593" w:id="578"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z593" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Полномочия первого руководителя Отдела образования по Катон-Карагайскому району:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z594" w:id="579"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z594" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) решает вопросы деятельности учреждения в соответствии с его компетенцией, определяемой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и настоящим Положением;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z595" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) созывает в установленном порядке совещания по вопросам, входящим в компетенцию учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z596" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет полномочия работников учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z597" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представляет интересы учреждения во всех организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z598" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z599" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет иные полномочия, предусмотренные законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z600" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Отдела образования по Катон-Карагайскому району в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z601" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z602" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Отдел образования по Катон-Карагайскому району может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z595" w:id="580"/>
-[...157 lines deleted...]
-    <w:bookmarkStart w:name="z603" w:id="588"/>
+    <w:bookmarkStart w:name="z603" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Отдела образования по Катон-Карагайскому району формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z604" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Имущество, закрепленное за Отделом образования по Катон-Карагайскому району, относится к областной коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z605" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Отдел образования по Катон-Карагайскому району не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z606" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Реорганизация и упразднение Отдела образования по Катон-Карагайскому району осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z608" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Отдела образования по Катон-Карагайскому району:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z609" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Коммунальное государственное учреждение "Урыльская средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z610" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Коммунальное государственное учреждение "Средняя школа имени Калихана Ыскакова" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z611" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Коммунальное государственное учреждение "Енбекская средняя школа имени Садыка Тукибаева" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z612" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Коммунальное государственное учреждение "Белкарагайская средняя школа имени Оралхана Бокея" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z604" w:id="589"/>
-[...15 lines deleted...]
-      19. Имущество, закрепленное за Отделом образования по Катон-Карагайскому району, относится к областной коммунальной собственности.</w:t>
+    <w:bookmarkStart w:name="z613" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Коммунальное государственное учреждение "Язовинская начальная школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z605" w:id="590"/>
-[...15 lines deleted...]
-      20. Отдел образования по Катон-Карагайскому району не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+    <w:bookmarkStart w:name="z614" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Коммунальное государственное учреждение "Шынгыстайская средняя школа имени Абдыкерима" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z606" w:id="591"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
+    <w:bookmarkStart w:name="z615" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Коммунальное государственное учреждение "Аккайнарская средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z607" w:id="592"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> и упразднение Отдела образования по Катон-Карагайскому району осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z616" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Коммунальное государственное учреждение "Ушбулакская начальная школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z608" w:id="593"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Отдела образования по Катон-Карагайскому району:</w:t>
+    <w:bookmarkStart w:name="z617" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Коммунальное государственное учреждение "Средняя школа имени Рыкова" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z609" w:id="594"/>
-[...15 lines deleted...]
-      1) Коммунальное государственное учреждение "Урыльская средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z618" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Коммунальное государственное учреждение "Барлыкская средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z610" w:id="595"/>
-[...15 lines deleted...]
-      2) Коммунальное государственное учреждение "Средняя школа имени Калихана Ыскакова" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z619" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Коммунальное государственное учреждение "Средняя школа имени Сейткамзы Ластаева" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z611" w:id="596"/>
-[...15 lines deleted...]
-      3) Коммунальное государственное учреждение "Енбекская средняя школа имени Садыка Тукибаева" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z620" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Коммунальное государственное учреждение "Кызыл Жулдузская основная средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z612" w:id="597"/>
-[...15 lines deleted...]
-      4) Коммунальное государственное учреждение "Белкарагайская средняя школа имени Оралхана Бокея" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z621" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Коммунальное государственное учреждение "Коробихинская средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z613" w:id="598"/>
-[...15 lines deleted...]
-      5) Коммунальное государственное учреждение "Язовинская начальная школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z622" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Коммунальное государственное учреждение "Каиндинская основная средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z614" w:id="599"/>
-[...15 lines deleted...]
-      6) Коммунальное государственное учреждение "Шынгыстайская средняя школа имени Абдыкерима" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z623" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Коммунальное государственное учреждение "Кабыргинская основная средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z615" w:id="600"/>
-[...15 lines deleted...]
-      7) Коммунальное государственное учреждение "Аккайнарская средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z624" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Коммунальное государственное учреждение "Жана-Ульгинская основная средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z616" w:id="601"/>
-[...15 lines deleted...]
-      8) Коммунальное государственное учреждение "Ушбулакская начальная школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z625" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Коммунальное государственное учреждение "Жамбылская средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z617" w:id="602"/>
-[...15 lines deleted...]
-      9) Коммунальное государственное учреждение "Средняя школа имени Рыкова" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z626" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Коммунальное государственное учреждение "Берельская средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z618" w:id="603"/>
-[...15 lines deleted...]
-      10) Коммунальное государственное учреждение "Барлыкская средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z627" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Коммунальное государственное учреждение "Арчатинская средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z619" w:id="604"/>
-[...15 lines deleted...]
-      11) Коммунальное государственное учреждение "Средняя школа имени Сейткамзы Ластаева" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z628" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Коммунальное государственное учреждение "Аксуская средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z620" w:id="605"/>
-[...15 lines deleted...]
-      12) Коммунальное государственное учреждение "Кызыл Жулдузская основная средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z629" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Коммунальное государственное учреждение "Станция юного туриста" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z621" w:id="606"/>
-[...15 lines deleted...]
-      13) Коммунальное государственное учреждение "Коробихинская средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z630" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Коммунальное государственное казенное предприятие "Ясли-сад "Еркетай" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z622" w:id="607"/>
-[...15 lines deleted...]
-      14) Коммунальное государственное учреждение "Каиндинская основная средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z631" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Коммунальное государственное казенное предприятие "Детская музыкальная школа села Катон-Карагай" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z623" w:id="608"/>
-[...15 lines deleted...]
-      15) Коммунальное государственное учреждение "Кабыргинская основная средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z632" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Коммунальное государственное казенное предприятие "Ясли-сад "Балдырған" села Урыль" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z624" w:id="609"/>
-[...15 lines deleted...]
-      16) Коммунальное государственное учреждение "Жана-Ульгинская основная средняя школа" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z633" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Коммунальное государственное казенное предприятие "Ясли-сад "Айгөлек" отдела образования по Катон-Карагайскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z625" w:id="610"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="618"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15721,2950 +15771,2927 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">областного акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "31" декабря 2020 года № 496</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z636" w:id="619"/>
+    <w:bookmarkStart w:name="z636" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение государственного учреждения "Отдел образования по Курчумскому району" управления образования Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z637" w:id="620"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z637" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z638" w:id="621"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z638" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел образования по Курчумскому району" управления образования Восточно-Казахстанской области" (далее – Отдел образования по Курчумскому району) является государственным органом Республики Казахстан, осуществляющим руководство в сфере образования на территории Курчумского района Восточно-Казахстанской области, и в своей деятельности подотчетно и подконтрольно государственному учреждению "Управление образования Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z639" w:id="622"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z639" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Отдел образования по Курчумскому району осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отдел образования по Курчумскому району является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z641" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Отдел образования по Курчумскому району вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z642" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отдел образования по Курчумскому району имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z643" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отдел образования по Курчумскому району по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Отдела образования по Курчумскому району и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z644" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Отдела образования по Курчумскому району утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z645" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: Республика Казахстан, Восточно-Казахстанская область, Курчумский район, село Курчум, улица Барак Батыра, дом 25, почтовый индекс 071200.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Настоящее положение является учредительным документом Отдела образования по Курчумскому району.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z647" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансирование деятельности Отдела образования по Курчумскому району осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z648" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Отделу образования по Курчумскому району запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела образования по Курчумскому району.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z649" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Отделу образования по Курчумскому району законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z650" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z640" w:id="623"/>
-[...35 lines deleted...]
-        <w:t>, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z651" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z641" w:id="624"/>
-[...15 lines deleted...]
-      4. Отдел образования по Курчумскому району вступает в гражданско-правовые отношения от собственного имени.</w:t>
+    <w:bookmarkStart w:name="z652" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создание необходимых условий для получения качественного образования, направленного на формирование, развитие и профессиональное становление личности на основе национальных и общечеловеческих ценностей, достижений науки и практики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z642" w:id="625"/>
-[...15 lines deleted...]
-      5. Отдел образования по Курчумскому району имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z653" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) развитие творческих, духовных и физических возможностей личности, формирование прочных основ нравственности и здорового образа жизни, обогащение интеллекта, путем создания условий для развития индивидуальности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z643" w:id="626"/>
-[...15 lines deleted...]
-      6. Отдел образования по Курчумскому району по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Отдела образования по Курчумскому району и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z654" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) воспитание гражданственности и патриотизма, любви к своей Родине — Республике Казахстан, уважения к государственным символам, почитания народных традиций, нетерпимости к любым антиконституционным и антиобщественным проявлениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z644" w:id="627"/>
-[...15 lines deleted...]
-      7. Структура и лимит штатной численности Отдела образования по Курчумскому району утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z655" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) приобщение к достижениям мировой и отечественной культуры, изучение истории, обычаев и традиций казахского и других народов республики, овладение государственным, русским, иностранным языками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z645" w:id="628"/>
-[...15 lines deleted...]
-      8. Местонахождение юридического лица: Республика Казахстан, Восточно-Казахстанская область, Курчумский район, село Курчум, улица Барак Батыра, дом 25, почтовый индекс 071200.</w:t>
+    <w:bookmarkStart w:name="z656" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) расширение автономности, самостоятельности организаций образования, демократизация управления образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z646" w:id="629"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Отдела образования по Курчумскому району.</w:t>
+    <w:bookmarkStart w:name="z657" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) внедрение новых технологий обучения на основе информатизации образования, выхода на международные глобальные коммуникационные сети;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z647" w:id="630"/>
-[...15 lines deleted...]
-      10. Финансирование деятельности Отдела образования по Курчумскому району осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z658" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение повышения социального статуса педагогических работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z648" w:id="631"/>
-[...15 lines deleted...]
-      11. Отделу образования по Курчумскому району запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела образования по Курчумскому району.</w:t>
+    <w:bookmarkStart w:name="z659" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) функционирование национальной системы оценки качества образования, отвечающей потребностям общества и экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z649" w:id="632"/>
-[...217 lines deleted...]
-    <w:bookmarkStart w:name="z660" w:id="643"/>
+    <w:bookmarkStart w:name="z660" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) иные задачи, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z661" w:id="644"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z661" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Полномочия: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z662" w:id="645"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z662" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z663" w:id="646"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z663" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы в пределах своей компетенции; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z664" w:id="647"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z664" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       привлекать работников организации образования к участию в подготовке вопросов, относящихся к компетенции учреждения, создавать временные рабочие группы для выработки соответствующих предложений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z665" w:id="648"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z665" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить предложения по совершенствованию организаций образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z666" w:id="649"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z666" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       давать поручения, относящиеся к сфере деятельности учреждения в пределах его компетенции, контролировать их исполнение, участвовать в мероприятиях, проводимых в районе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z667" w:id="650"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z667" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществлять иные права, предусмотренные действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z668" w:id="651"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z668" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z669" w:id="652"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z669" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимать законные и обоснованные решения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z670" w:id="653"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z670" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивать контроль за исполнением принятых решений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z671" w:id="654"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z671" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, контролировать их исполнение; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z672" w:id="655"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z672" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организовывать прием физических и юридических лиц и их представителей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z673" w:id="656"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z673" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не допускать действий (бездействий) и принятия актов, создающих препятствие для нормального функционирования государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z674" w:id="657"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z674" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивать сохранность документов и сведений, полученных в ходе работы, соблюдать требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных секретах и иной охраняемой законом тайне; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z675" w:id="658"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z675" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оказывать организационно-методическую, информационную и иную помощь работникам организаций образования, в ведении которых находятся вопросы сферы образования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z676" w:id="659"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z676" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять деятельность в соответствии с законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z677" w:id="660"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z677" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выполнять иные обязанности, предусмотренные действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z678" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z679" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализует государственную политику в области образования на территории Курчумского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z680" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначает на должность и освобождает от должности руководителей государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, дополнительное образование) на конкурсной основе в порядке, определенном уполномоченным органом в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z681" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает предоставление в государственных организациях образования начального, основного среднего и общего среднего образования, включая вечернюю (сменную) форму обучения, и общего среднего образования, предоставляемого через организации интернатного типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z682" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует учет детей дошкольного и школьного возраста, их обучение до получения ими среднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z683" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определяет потребность государственного образовательного заказа на дошкольное воспитание и обучение, размер родительской платы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z684" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вносит на утверждение местному исполнительному органу области, государственный образовательный заказ на дошкольное воспитание и обучение, размер родительской платы через управление образования области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z685" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вносит на утверждение местному исполнительному органу области государственный образовательный заказ на среднее образование через управление образования области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z686" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивает размещение государственного образовательного заказа на дошкольное воспитание и обучение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z687" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивает размещение государственного образовательного заказа на среднее образование в государственных организациях образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z688" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивает функционирование опорных школ (ресурсных центров);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z678" w:id="661"/>
-[...15 lines deleted...]
-      14. Функции:</w:t>
+    <w:bookmarkStart w:name="z689" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечивает дополнительное образование детей, осуществляемое на районном уровне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z679" w:id="662"/>
-[...15 lines deleted...]
-      1) реализует государственную политику в области образования на территории Курчумского района;</w:t>
+    <w:bookmarkStart w:name="z690" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивает деятельность учебно-производственных комбинатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z680" w:id="663"/>
-[...15 lines deleted...]
-      2) назначает на должность и освобождает от должности руководителей государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, дополнительное образование) на конкурсной основе в порядке, определенном уполномоченным органом в области образования;</w:t>
+    <w:bookmarkStart w:name="z691" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) содействует в организации участия обучающихся в едином национальном тестировании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z681" w:id="664"/>
-[...15 lines deleted...]
-      3) обеспечивает предоставление в государственных организациях образования начального, основного среднего и общего среднего образования, включая вечернюю (сменную) форму обучения, и общего среднего образования, предоставляемого через организации интернатного типа;</w:t>
+    <w:bookmarkStart w:name="z692" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечивает материально-техническое обеспечение государственных организаций образования, реализующих общеобразовательные учебные программы начального, основного среднего и общего среднего образования (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной системы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z682" w:id="665"/>
-[...15 lines deleted...]
-      4) организует учет детей дошкольного и школьного возраста, их обучение до получения ими среднего образования;</w:t>
+    <w:bookmarkStart w:name="z693" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) обеспечивает организацию и проведение районных школьных олимпиад и конкурсов научных проектов по общеобразовательным предметам конкурсов исполнителей и конкурсов профессионального мастерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z683" w:id="666"/>
-[...15 lines deleted...]
-      5) определяет потребность государственного образовательного заказа на дошкольное воспитание и обучение, размер родительской платы;</w:t>
+    <w:bookmarkStart w:name="z694" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) направляет средства на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных организаций образования районного масштабов из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников, определяемым коллегиальным органом управления государственной организации образования, в размере не менее двух процентов от совокупного объема бюджетных средств, выделяемых на текущее содержание общеобразовательных школ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z684" w:id="667"/>
-[...15 lines deleted...]
-      6) вносит на утверждение местному исполнительному органу области, государственный образовательный заказ на дошкольное воспитание и обучение, размер родительской платы через управление образования области;</w:t>
+    <w:bookmarkStart w:name="z695" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обеспечивает материально-техническую базу методического кабинета отдела образования по Курчумскому району;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z685" w:id="668"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z696" w:id="679"/>
+    <w:bookmarkStart w:name="z696" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) организует аттестацию педагогов и руководящих работников образования по Курчумскому району в соответствии с действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z697" w:id="680"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z697" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) формирует план по переподготовке кадров и повышению квалификации работников государственных организаций образования, финансируемых за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z698" w:id="681"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z698" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) организует в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, медицинское обслуживание обучающихся и воспитанников организаций образования, за исключением дошкольных организаций и организаций среднего образования, не относящихся к интернатным организациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z699" w:id="682"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z699" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) обеспечивает дошкольное воспитание и обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z700" w:id="683"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z700" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) организует в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, бесплатное и льготное питание отдельных категорий обучающихся и воспитанников;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z701" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) организует бесплатный подвоз обучающихся до ближайшей школы и обратно в случае отсутствия школы в соответствующем поселке, селе, сельском округе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z702" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) осуществляет кадровое обеспечение государственных организаций образования по Курчумскому району;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z703" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) обеспечивает координацию деятельности психологической службы организаций образования, расположенных в Курчумском районе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z704" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) выдает разрешение на обучение в форме экстерната в организациях основного среднего, общего среднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z705" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) оказывает содействие попечительским советам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z706" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) оказывает государственные услуги в сфере образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z707" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) осуществляет в установленном порядке государственное обеспечение детей-сирот, детей, оставшихся без попечения родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z708" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) оказывает организациям дошкольного воспитания и обучения, семьям необходимую методическую и консультативную помощь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z709" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) создает в организациях образования специальные условия для получения образования лицами (детьми) с особыми образовательными потребностями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z710" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) координирует вопросы по системе оплаты труда работников организаций образования района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z711" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) вносят на утверждение и согласование в управление образования области структуры отдела образования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z701" w:id="684"/>
-[...15 lines deleted...]
-      23) организует бесплатный подвоз обучающихся до ближайшей школы и обратно в случае отсутствия школы в соответствующем поселке, селе, сельском округе;</w:t>
+    <w:bookmarkStart w:name="z712" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) согласовывает тарификационные списки, штатное расписание, рабочие учебные планы государственных организаций образования (дошкольное воспитание и обучение, начальное, основное среднее, общее среднее образование, дополнительное образование), а также численность класскомплектов организаций среднего образования, исходя из потребности по району Үлкен Нарын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z702" w:id="685"/>
-[...15 lines deleted...]
-      24) осуществляет кадровое обеспечение государственных организаций образования по Курчумскому району;</w:t>
+    <w:bookmarkStart w:name="z713" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) привлекает к дисциплинарной ответственности первых руководителей государственных организаций образований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z703" w:id="686"/>
-[...15 lines deleted...]
-      25) обеспечивает координацию деятельности психологической службы организаций образования, расположенных в Курчумском районе;</w:t>
+    <w:bookmarkStart w:name="z714" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) обеспечивает и несет ответственность за качественное составление и представление в управление образования области бюджетной заявки для обеспечения реализации функций, возложенных настоящим Положением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z704" w:id="687"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z715" w:id="698"/>
+    <w:bookmarkStart w:name="z715" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) рассматривает петиций в сфере образования, поданных посредством интернет-ресурса, определенного уполномоченным органом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z716" w:id="699"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z716" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38) осуществляет в интересах местного государственного управления в области образования иные функции, возлагаемых </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z717" w:id="700"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z717" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z718" w:id="701"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z718" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Руководство Отдела образования по Курчумскому району осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Отдел образования по Курчумскому району задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z719" w:id="702"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z719" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Первый руководитель Отдела образования по Курчумскому району назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z720" w:id="703"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z720" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Полномочия первого руководителя Отдела образования по Курчумскому району:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z721" w:id="704"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z721" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) решает вопросы деятельности учреждения в соответствии с его компетенцией, определяемой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и настоящим Положением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z722" w:id="705"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z722" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) созывает в установленном порядке совещания по вопросам, входящим в компетенцию учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z723" w:id="706"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z723" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определяет полномочия работников учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z724" w:id="707"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z724" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представляет интересы учреждения во всех организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z725" w:id="708"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z725" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z726" w:id="709"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z726" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет иные полномочия, предусмотренные законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z727" w:id="710"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z727" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Отдела образования по Курчумскому району в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z728" w:id="711"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z728" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z729" w:id="712"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z729" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Отдел образования по Курчумскому району может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z730" w:id="713"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z730" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Отдела образования по Курчумскому району формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z731" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Имущество, закрепленное за Отделом образования по Курчумскому району, относится к областной коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z732" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Отдел образования по Курчумскому району не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z733" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Реорганизация и упразднение Отдела образования по Курчумскому району осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z735" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Отдела образования по Курчумскому району:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z736" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Коммунальное государственное учреждение "Аксуатская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z737" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Коммунальное государственное учреждение "Алгабасская средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z738" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Коммунальное государственное учреждение "Бурабайская средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z739" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Коммунальное государственное учреждение "Каратогайская средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z740" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Коммунальное государственное учреждение "Койтасская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z741" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Коммунальное государственное учреждение "Куйганская средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z742" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Коммунальное государственное учреждение "Курчумская средняя школа №1 имени Ю.А. Гагарина" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z731" w:id="714"/>
-[...15 lines deleted...]
-      19. Имущество, закрепленное за Отделом образования по Курчумскому району, относится к областной коммунальной собственности.</w:t>
+    <w:bookmarkStart w:name="z743" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Коммунальное государственное учреждение "Курчумская гимназия № 3" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z732" w:id="715"/>
-[...15 lines deleted...]
-      20. Отдел образования по Курчумскому району не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+    <w:bookmarkStart w:name="z744" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Коммунальное государственное учреждение "Курчумская средняя школа № 4 имени Н. Островского" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z733" w:id="716"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
+    <w:bookmarkStart w:name="z745" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Коммунальное государственное учреждение "Курчумская средняя школа № 5" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z734" w:id="717"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> и упразднение Отдела образования по Курчумскому району осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z746" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Коммунальное государственное учреждение "Маралдинская средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z735" w:id="718"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Отдела образования по Курчумскому району:</w:t>
+    <w:bookmarkStart w:name="z747" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Коммунальное государственное учреждение "Монукойская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z736" w:id="719"/>
-[...15 lines deleted...]
-      1) Коммунальное государственное учреждение "Аксуатская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z748" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Коммунальное государственное учреждение "Сарыоленская средняя школа имени Шокана Уалиханова" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z737" w:id="720"/>
-[...15 lines deleted...]
-      2) Коммунальное государственное учреждение "Алгабасская средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z749" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Коммунальное государственное учреждение "Кайындинская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z738" w:id="721"/>
-[...15 lines deleted...]
-      3) Коммунальное государственное учреждение "Бурабайская средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z750" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Коммунальное государственное учреждение "Теректыбулакская средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z739" w:id="722"/>
-[...15 lines deleted...]
-      4) Коммунальное государственное учреждение "Каратогайская средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z751" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Коммунальное государственное учреждение "Ушбулакская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z740" w:id="723"/>
-[...15 lines deleted...]
-      5) Коммунальное государственное учреждение "Койтасская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z752" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Коммунальное государственное учреждение "Акчийская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z741" w:id="724"/>
-[...15 lines deleted...]
-      6) Коммунальное государственное учреждение "Куйганская средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z753" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Коммунальное государственное учреждение "Бирликская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z742" w:id="725"/>
-[...15 lines deleted...]
-      7) Коммунальное государственное учреждение "Курчумская средняя школа №1 имени Ю.А. Гагарина" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z754" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Коммунальное государственное учреждение "Барак батырская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z743" w:id="726"/>
-[...15 lines deleted...]
-      8) Коммунальное государственное учреждение "Курчумская гимназия № 3" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z755" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Коммунальное государственное учреждение "Жолнускауская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z744" w:id="727"/>
-[...15 lines deleted...]
-      9) Коммунальное государственное учреждение "Курчумская средняя школа № 4 имени Н. Островского" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z756" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Коммунальное государственное учреждение "Кыстау-Курчумская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z745" w:id="728"/>
-[...15 lines deleted...]
-      10) Коммунальное государственное учреждение "Курчумская средняя школа № 5" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z757" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Коммунальное государственное учреждение "Топтерекская начальная школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z746" w:id="729"/>
-[...15 lines deleted...]
-      11) Коммунальное государственное учреждение "Маралдинская средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z758" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Коммунальное государственное казенное предприятие "Курчумская детская музыкальная школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z747" w:id="730"/>
-[...15 lines deleted...]
-      12) Коммунальное государственное учреждение "Монукойская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z759" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Коммунальное государственное казенное предприятие "Дом детского творчества" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z748" w:id="731"/>
-[...15 lines deleted...]
-      13) Коммунальное государственное учреждение "Сарыоленская средняя школа имени Шокана Уалиханова" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z760" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Коммунальное государственное казенное предприятие "Детский сад "Болашақ" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z749" w:id="732"/>
-[...15 lines deleted...]
-      14) Коммунальное государственное учреждение "Кайындинская основная средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z761" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Коммунальное государственное казенное предприятие "Балдәурен" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z750" w:id="733"/>
-[...15 lines deleted...]
-      15) Коммунальное государственное учреждение "Теректыбулакская средняя школа" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области;</w:t>
+    <w:bookmarkStart w:name="z762" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Коммунальное государственное казенное предприятие "Детский сад села Курчум" отдела образования по Курчумскому району управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z751" w:id="734"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18990,31 +19017,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>