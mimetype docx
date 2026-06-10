--- v0 (2025-10-04)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f86127" w14:textId="2f86127">
+    <w:p w14:paraId="6e807b1" w14:textId="6e807b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -747,72 +747,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t>
+      3. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
@@ -868,91 +848,133 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Местонахождение Управления: Республика Казахстан, индекс 070019, Восточно-Казахстанская область, город Усть-Каменогорск, улица Карла Либкнехта, 19.</w:t>
+      8. Местонахождение Управления: Республика Казахстан, индекс 070019, Восточно-Казахстанская область, город Усть-Каменогорск, улица Бориса Керімбаева, 19</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции постановления Восточно-Казахстанского областного акимата от 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Управления.</w:t>
+        <w:t>
+      9. Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Финансирование деятельности Управления осуществляется из местного бюджета Восточно-Казахстанской области в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
@@ -1070,231 +1092,333 @@
         <w:t>
       2) координация деятельности районных, городских (областного значения) исполнительных органов в части использования и охраны земельных ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) создание условий для эффективного использования земель с целью экономического развития области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z97" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) внедрение цифровых инструментов, обеспечение цифровизации и информационной безопасности в сфере земельных отношений пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z98" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содействие развитию инвестиционной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - с изменениями, внесенными постановлением Восточно - Казахстанского областного акимата от 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать от государственных органов и организаций необходимые документы, информацию и материалы, для осуществления возложенных на него функций в объеме, предусмотренном действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       привлекать в необходимых случаях научных работников и специалистов для участия в разработке приоритетов, концепций, нормативных материалов, целевых программ, аналитических обзоров и прогнозов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по решению местного исполнительного органа области осуществлять права владения и пользования государственным пакетом акций акционерных обществ и долями участия в товариществах с ограниченной ответственностью, находящихся в составе областного коммунального имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять функции в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению земельных участков для целей недропользования (для проведения работ по добыче; по совмещенной разведке и добыче; по строительству и (или) эксплуатации подземных сооружений, не связанных с разведкой и (или) добычей), строительства (реконструкции) магистральных трубопроводов, объектов переработки нефти и газа, объектов по использованию возобновляемых источников энергии, для промышленно-инновационных проектов субъектов промышленно-инновационной деятельности, реализации инвестиционных приоритетных проектов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1309,1109 +1433,1193 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, создания и расширения особо охраняемых природных территорий местного значения, а также по принудительному отчуждению земельных участков для государственных нужд при обнаружении и под разработку месторождений полезных ископаемых, для строительства (реконструкции) магистральных трубопроводов, создания и расширения особо охраняемых природных территорий местного значения, если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 44-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Земельного кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реализация государственной политики в области регулирования земельных отношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению земельных участков государственным научно-исследовательским организациям и их опытным хозяйствам, а также государственным семеноводческим хозяйствам и племенным заводам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению земельных участков, занятых территориальными водами, для строительства искусственных сооружений по согласованию с уполномоченным государственным органом в области использования и охраны водного фонда, водоснабжения, водоотведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению и изъятию земельных участков для нужд обороны и национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подготовка предложений по резервированию земель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) определение делимости и неделимости земельных участков в пределах его компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) организация проведения землеустройства и утверждение землеустроительных проектов по формированию земельных участков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) организация разработки проектов зонирования земель, проектов и схем по рациональному использованию земель области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организация проведения земельных торгов (конкурсов, аукционов) в пределах его компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) проведение экспертизы проектов и схем областного, городского, районного значения, затрагивающих вопросы использования и охраны земель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) заключение договоров купли-продажи и договоров аренды земельного участка и временного безвозмездного землепользования в пределах его компетенции и осуществление контроля за исполнением условий заключенных договоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) составление баланса земель области на основании данных районов, городов областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) подготовка предложений по выдаче разрешений местным исполнительным органом области на использование земельных участков для проведения изыскательских работ в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Земельного кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) подготовка предложений по переводу сельскохозяйственных угодий из одного вида в другой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) утверждение земельно-кадастрового плана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) подготовка предложений и проектов решений местного исполнительного органа области по представлению на утверждение местному представительному органу области границ пригородных зон городов районного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) подготовка предложений и проектов решений местного исполнительного органа области по формированию состава земельной комиссии, разработка положения о ней и направление на утверждение в соответствующий местный представительный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению земельных участков под скотопрогонные трассы временного пользования межрайонного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) подготовка предложений и проектов решений местного исполнительного органа области по разработке и утверждению планов по развитию и реконструкции объектов пастбищной инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) подготовка предложений и проектов решений местного исполнительного органа области по резервированию земель в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 49-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Земельного Кодекса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) подготовка предложений и проектов решений местного исполнительного органа области по резервированию земельных участков на территории населенных пунктов, которые входят в агломерацию, для строительства объектов социальной, транспортной и инженерной инфраструктуры, финансируемого местными исполнительными органами столицы, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению и изъятию, в том числе для государственных нужд, земельных участков из земель всех категорий в случаях, связанных с созданием и расширением особо охраняемых природных территорий местного значения, за исключением случаев, предусмотренных подпунктом 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Земельного кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) подготовка предложений по регулированию земельных отношений в части предоставления земель, находящихся на территории одного района, города областного значения, в долгосрочное пользование другому району, городу областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению и изъятию, в том числе для государственных нужд, земельных участков в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Земельного Кодекса Республики Казахстан, за исключением земель лесного фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26) подготовка предложений и проектов решений местного исполнительного органа области по установлению публичных сервитутов в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Земельного кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) подготовка предложений и проектов решений местных представительного и исполнительного органов области по установлению базовых ставок платы за земельные участки при их предоставлении в частную собственность в областных центрах, городах областного и районного значения, поселках и сельских населенных пунктах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) подготовка предложений и проектов решений местных представительного и исполнительного органов области по установлению и изменению границ (черты) городов областного значения по согласованию с Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) подготовка предложений и проектов решений местных представительного и исполнительного органов области по установлению и изменению границ (черты) городов районного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30) подготовка материалов по представлению на согласование в государственные органы, указанные в части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 120 Земельного кодекса Республики Казахстан, по вопросам предоставления и изъятия земельных участков для нужд обороны и национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) подготовка проектов совместных предложений представительного и исполнительного органов области по установлению предельных (максимальных) размеров земельных участков сельскохозяйственного назначения по видам сельскохозяйственных угодий в пределах области, внесение их на утверждение в Правительство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) подготовка проектов совместных решений областных представительного и исполнительного органов по установлению минимальных размеров земельных участков сельскохозяйственного назначения в зависимости от местных условий и особенностей использования указанных земель, предоставляемых в собственность или землепользование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) осуществление в интересах местного государственного управления иных полномочий, возлагаемых на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Руководство Управлением осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Первый руководитель Управления назначается на должность и освобождается от должности акимом Восточно-Казахстанской области в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17. Исключен - постановлением Восточно-Казахстанского областного акимата от 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Полномочия первого руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в соответствии с законодательством назначает на должности и освобождает от должностей работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в установленном законодательством порядке поощряет и налагает дисциплинарные взыскания на работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подписывает акты Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утверждает положения о структурных подразделениях Управления, должностные инструкции работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) представляет Управление в государственных органах и иных организациях, выдает доверенности на представление интересов Управления в судебных, правоохранительных и иных государственных органах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечивает равный доступ мужчин и женщин к государственной службе в соответствии с их опытом, способностями и профессиональной подготовкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19. Исключен - постановлением Восточно-Казахстанского областного акимата от 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2519,72 +2727,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> и упразднение Управления осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t>
+      23. Реорганизация и упразднение Управления осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
@@ -2593,55 +2781,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2967,31 +3155,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>