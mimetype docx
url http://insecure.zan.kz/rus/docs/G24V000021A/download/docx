--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d32684" w14:textId="9d32684">
+    <w:p w14:paraId="144170b" w14:textId="144170b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -670,51 +670,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 января 2024 года № 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение  о государственном учреждении "Управление строительства, архитектуры и градостроительства  Восточно-Казахстанской области"</w:t>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Управление строительства, архитектуры и градостроительства  Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -767,72 +767,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t>
+      3. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
@@ -907,72 +887,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местонахождение юридического лица: индекс 070004, Республика Казахстан, Восточно-Казахстанская область, город Усть-Каменогорск, улица Казахстан, 27.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Управления.</w:t>
+        <w:t>
+      9. Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Финансирование деятельности Управления осуществляется из республиканского и местного бюджета Восточно-Казахстанской области в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
@@ -1546,91 +1506,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) согласование проектов генеральных планов городов областного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) утверждение и реализация градостроительных проектов (проектов детальной планировки, проектов застройки), разрабатываемых для развития утвержденных генеральных планов (комплексной схемы градостроительного планирования, проектов планировки) населенных пунктов;</w:t>
+      15) утверждение и реализация градостроительных проектов (проектов детальной планировки, проектов застройки), разрабатываемых для развития утвержденных генеральных планов (комплексной схемы градостроительного планирования, проектов планировки) населенных пунктов, прошедших комплексную градостроительную экспертизу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) информирование населения о планируемой застройке территории либо иных градостроительных изменениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) принятие решений о проведении комплекса работ по постутилизации объектов областного значения;</w:t>
+      17) принятие решений о застройке территории, расширении, техническом перевооружении, модернизации, реконструкции (перепланировке, переоборудовании, перепрофилировании), реставрации и капитальном ремонте строений, зданий, сооружений, инженерных и транспортных коммуникаций, а также об инженерной подготовке территории, благоустройстве и озеленении, консервации объектов незавершенного строительства, проведении комплекса работ по постутилизации объектов областного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) ведение учета и регистрация актов о сносе зданий и сооружений областного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
@@ -1870,698 +1830,822 @@
         <w:t>
       30) на основании правил размещения наружной (визуальной) рекламы на открытом пространстве за пределами помещений в населенных пунктах, в полосе отвода автомобильных дорог общего пользования, на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования по согласованию с уполномоченным органом в области рекламы разрабатывает и представляет на утверждение в маслихат области правила о порядке и условиях размещения наружной (визуальной) рекламы на открытом пространстве за пределами помещений в населенных пунктах, в полосе отвода автомобильных дорог общего пользования, на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) мониторинг индивидуального-жилищного строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      32) исключен постановлением Восточно-Казахстанского областного акимата от 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) согласование специальных технических условий при проектировании физическими и юридическими лицами объектов, имеющих специфические параметры (характеристики, свойства) по заданным габаритам, расчетной мощности, технологическим процессам, функциональному назначению, а также иным способом условиям, по которым в Республики Казахстан отсутствуют нормы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) выполнения планового показателя по достижению ежегодного объема ввода жилья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z99" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-1) обеспечивает соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z100" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-2) осуществляют деятельность по совершенствованию системы привлечения инвестиций и механизмов стимулирования разработки и реализации инвестиционных проектов в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32) осуществляет государственное регулирование деятельности участников строительства объектов долевого участия в жилищном строительстве в соответствии с </w:t>
+      35) осуществление в интересах местного государственного управления иных полномочий, возлагаемых на местные исполнительные органы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан об архитектурной, градостроительной и строительной деятельности;</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - с изменениями, внесенными постановлением Восточно - Казахстанского областного акимата от 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Руководство Управлением осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Первый руководитель Управления назначается на должность и освобождается от должности акимом Восточно-Казахстанской области в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Полномочия первого руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет интересы Управления во всех государственных органах и иных организациях, выдает доверенности на представление интересов Управления в судебных, правоохранительных и иных государственных (негосударственных) органах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) издает приказы и дает указания обязательные для всех работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в соответствии с законодательством назначает на должности и освобождает от должностей работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в установленном законодательством порядке поощряет и налагает дисциплинарные взыскания на работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает положения о структурных подразделениях Управления, должностные инструкции работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Имущество, закрепленное за Управлением, относится к коммунальной собственности Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и упразднение Управления осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2887,31 +2971,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>