--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cd3318e" w14:textId="cd3318e">
+    <w:p w14:paraId="03a1744" w14:textId="03a1744">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1158,72 +1158,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t>
+      3. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
@@ -1279,111 +1259,153 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структура и лимит штатной численности Управления утверждаются Восточно-Казахстанским областным акиматом в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Местонахождение Управления: Республика Казахстан, индекс 070004, Восточно-Казахстанская область, город Усть-Каменогорск, улица Карла Либкнехта, 19.</w:t>
+      8. Местонахождение Управления: 070004, Республика Казахстан, Восточно-Казахстанская область, город Усть-Каменогорск, улица Бориса Керімбаева, 19.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции постановления Восточно-Казахстанского областного акимата от 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Полное наименование государственного органа – государственное учреждение "Управление по делам религий Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Управления.</w:t>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности Управления осуществляется из бюджета Восточно-Казахстанской области в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
@@ -2021,856 +2043,958 @@
         <w:t>
       15) проведение разъяснительной работы на местном уровне по вопросам, относящихся к их компетенции Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) осуществление в интересах Восточно-Казахстанского областного акимата иных полномочий, возлагаемых на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkStart w:name="z91" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обеспечивает использование цифровых технологий для повышения эффективности работы органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z92" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) соблюдает меры по информационной безопасности и исполняет требования технической документации по информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z93" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) способствует созданию благоприятного инвестиционного климата и привлечению инвестиций для социально-экономического развития территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - с изменениями, внесенными постановлением Восточно - Казахстанского областного акимата от 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Права и обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивать и получать в установленном законодательством порядке от юридических и физических лиц, в том числе государственных органов и организаций информацию, необходимую для выполнения своих функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) привлекать для получения консультаций, исследования вопросов, требующих специальных знаний и навыков, консультантов (независимых экспертов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) взаимодействовать с правоохранительными и иными государственными органами по вопросам, отнесенным к компетенции Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проводить совещания, семинары, конференции, круглые столы и иные мероприятия по вопросам, входящим в компетенцию Управление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) вносить предложения по созданию консультативно-совещательных органов (рабочих групп, комиссий, советов) по направлениям деятельности Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) выносить для рассмотрения на заседаниях Восточно-Казахстанского областного акимата вопросы и предложения по совершенствованию и улучшению работы государственных органов, задействованных в сфере религиозной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) давать согласие на создание организациями, находящимися в ведении Управления филиалов и представительств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимать меры по обеспечению производства по делам об административных правонарушениях в соответствии с законодательством об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Управлением осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Управления назначается на должность и освобождается от должности акимом Восточно-Казахстанской области в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Полномочия первого руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет интересы Управления в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) открывает банковские счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в пределах своей компетенции издает приказы и дает указания, обязательные для всех работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) принимает на работу и увольняет с работы должностных лиц и иных работников Управления в соответствии с законодательством Республики Казахстан, а также руководителей (их заместителей) организаций, находящихся в ведении Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) применяет меры поощрения и налагает дисциплинарные взыскания на сотрудников Управления и иных работников, назначаемых первым руководителем Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) определяет обязанности и круг полномочий сотрудников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10)принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) обеспечивает равный доступ мужчин и женщин к государственной службе в соответствии с их опытом, способностями и профессиональной подготовкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществляет иные полномочия, возложенные на него законодательством Республики Казахстан, настоящим Положением, акиматом и акимом Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Управления формируется за счет имущества, переданного ему собственником, и иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Имущество, закрепленное за Управлением относится к коммунальной собственности Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z1" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z1" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммунальное государственное учреждение "Центр исследования проблем религий Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3196,31 +3320,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>